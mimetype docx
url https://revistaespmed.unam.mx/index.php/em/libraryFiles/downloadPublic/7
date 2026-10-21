--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -113,401 +113,349 @@
       </w:pPr>
       <w:r w:rsidRPr="005B0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Título en inglés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6264EE96" w14:textId="77777777" w:rsidR="007D7955" w:rsidRDefault="007D7955" w:rsidP="007D7955">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5521D3EC" w14:textId="77777777" w:rsidR="007D7955" w:rsidRPr="00545A2A" w:rsidRDefault="007D7955" w:rsidP="007D7955">
+    <w:p w14:paraId="5C42CCF5" w14:textId="77777777" w:rsidR="00E422F2" w:rsidRDefault="00E422F2" w:rsidP="00E422F2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nombre(s) Apellido-Apellido,¹ Nombre(s) Apellido-Apellido,² Nombre(s) Apellido-Apellido³*…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BDAC2C" w14:textId="77777777" w:rsidR="00E422F2" w:rsidRDefault="00E422F2" w:rsidP="00E422F2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C82CD4E" w14:textId="77777777" w:rsidR="00E422F2" w:rsidRDefault="00E422F2" w:rsidP="00E422F2">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escriba la afiliación institucional completa del autor, indicando el área, unidad o servicio, la institución de adscripción, la ciudad y el país. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilice siglas ni abreviaturas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX-XXXX-XXXX-XXXX. Correo electrónico: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="510B0173" w14:textId="77777777" w:rsidR="00E422F2" w:rsidRDefault="00E422F2" w:rsidP="00E422F2">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escriba la afiliación institucional completa del autor, indicando el área, unidad o servicio, la institución de adscripción, la ciudad y el país. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilice siglas ni abreviaturas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX-XXXX-XXXX-XXXX. Correo electrónico: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2E4389FF" w14:textId="77777777" w:rsidR="00E422F2" w:rsidRDefault="00E422F2" w:rsidP="00E422F2">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...66 lines deleted...]
-        <w:t>No utilice siglas ni abreviaturas.</w:t>
+        <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escriba la afiliación institucional completa del autor, indicando el área, unidad o servicio, la institución de adscripción, la ciudad y el país. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilice siglas ni abreviaturas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5695F">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX-XXXX-XXXX-XXXX. Correo electrónico: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:vertAlign w:val="superscript"/>
-[...152 lines deleted...]
-    <w:p w14:paraId="4C2225B8" w14:textId="77777777" w:rsidR="007D7955" w:rsidRDefault="007D7955" w:rsidP="007D7955">
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7011C0B8" w14:textId="77777777" w:rsidR="00E422F2" w:rsidRDefault="00E422F2" w:rsidP="00E422F2">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="atLeast"/>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="550DEE77" w14:textId="77777777" w:rsidR="007D7955" w:rsidRPr="00545A2A" w:rsidRDefault="007D7955" w:rsidP="007D7955">
+    <w:p w14:paraId="741B3ED0" w14:textId="77777777" w:rsidR="00E422F2" w:rsidRDefault="00E422F2" w:rsidP="00E422F2">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="atLeast"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00545A2A">
-[...6 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Autor de correspondencia: Nombre(s) Apellido-Apellido. Correo electrónico: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="79DF2E48" w14:textId="77777777" w:rsidR="007D7955" w:rsidRDefault="007D7955" w:rsidP="007D7955">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="43FB1C5C" w14:textId="77777777" w:rsidR="006552D6" w:rsidRPr="008620A5" w:rsidRDefault="006552D6" w:rsidP="006552D6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
@@ -659,88 +607,120 @@
     </w:p>
     <w:p w14:paraId="5B8B7335" w14:textId="77777777" w:rsidR="004531A0" w:rsidRPr="004531A0" w:rsidRDefault="004531A0" w:rsidP="004531A0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23C29DC4" w14:textId="0FCFAAAC" w:rsidR="006552D6" w:rsidRPr="008620A5" w:rsidRDefault="004531A0" w:rsidP="004531A0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004531A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
-        <w:t>La extensión sugerida es hasta 1500 palabras, sin contar referencias ni recursos gráficos. Se deben incluir entre 3 y 5 recursos gráficos (infografías, ilustraciones, esquemas o tablas), originales, autoexplicativos y entregados en formato editable. No se aceptarán imágenes tomadas de internet ni materiales previamente publicados. Se recomienda incluir entre 5 y 15 referencias, con al menos 70% publicadas en los últimos cinco años, provenientes de bases confiables (PubMed, Medline, Scopus, Cochrane, entre otras). Todas las citas deben tener DOI y seguir el formato Vancouver con superíndice.¹</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">La extensión sugerida es hasta 1500 palabras, sin contar referencias ni recursos gráficos. Se deben incluir entre 3 y 5 recursos gráficos (infografías, ilustraciones, esquemas o tablas), originales, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004531A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>autoexplicativos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004531A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008620A5">
+        <w:t xml:space="preserve"> y entregados en formato editable. No se aceptarán imágenes tomadas de internet ni materiales previamente publicados. Se recomienda incluir entre 5 y 15 referencias, con al menos 70% publicadas en los últimos cinco años, provenientes de bases confiables (PubMed, Medline, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004531A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
-        <w:t>Todos los autores deben revisar y aprobar la versión final del manuscrito antes de su envío. Los manuscritos que presenten errores ortográficos, gramaticales o estructurales podrán ser devueltos durante la revisión editorial inicial, antes de su envío a revisión por pares.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Scopus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004531A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
+        <w:t>, Cochrane, entre otras). Todas las citas deben tener DOI y seguir el formato Vancouver con superíndice.¹</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28205667" w14:textId="77777777" w:rsidR="006552D6" w:rsidRPr="008620A5" w:rsidRDefault="006552D6" w:rsidP="006552D6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9F6396" w14:textId="77777777" w:rsidR="006552D6" w:rsidRPr="008620A5" w:rsidRDefault="006552D6" w:rsidP="006552D6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008620A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+        </w:rPr>
+        <w:t>Todos los autores deben revisar y aprobar la versión final del manuscrito antes de su envío. Los manuscritos que presenten errores ortográficos, gramaticales o estructurales podrán ser devueltos durante la revisión editorial inicial, antes de su envío a revisión por pares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBC7E36" w14:textId="77777777" w:rsidR="006552D6" w:rsidRPr="008620A5" w:rsidRDefault="006552D6" w:rsidP="006552D6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="564295E3" w14:textId="77777777" w:rsidR="006552D6" w:rsidRPr="008620A5" w:rsidRDefault="006552D6" w:rsidP="006552D6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008620A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Una vez leídos y comprendidos estos lineamientos, elimine esta sección antes de completar la plantilla.</w:t>
       </w:r>
     </w:p>
@@ -968,345 +948,369 @@
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95CFD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95CFD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>¿Qué tratamiento existe?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="436" w:tblpY="7541"/>
+        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="438" w:tblpY="1"/>
         <w:tblW w:w="2268" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A069CC" w:rsidRPr="009C7A2D" w14:paraId="6B56F021" w14:textId="77777777" w:rsidTr="00A62823">
+      <w:tr w:rsidR="00023CF7" w:rsidRPr="009C7A2D" w14:paraId="6B56F021" w14:textId="77777777" w:rsidTr="00023CF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9965FC" w14:textId="77777777" w:rsidR="00A069CC" w:rsidRPr="009C7A2D" w:rsidRDefault="00A069CC" w:rsidP="00A62823">
-[...142 lines deleted...]
-          <w:p w14:paraId="5412ABD5" w14:textId="77777777" w:rsidR="00A069CC" w:rsidRPr="009C7A2D" w:rsidRDefault="00A069CC" w:rsidP="00A62823">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="438" w:tblpY="1"/>
+              <w:tblW w:w="2268" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2268"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00023CF7" w:rsidRPr="003D57D4" w14:paraId="729A7CB3" w14:textId="77777777" w:rsidTr="001B3541">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2268" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3B7C84FE" w14:textId="77777777" w:rsidR="00023CF7" w:rsidRPr="003D57D4" w:rsidRDefault="00023CF7" w:rsidP="00023CF7">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003D57D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:highlight w:val="yellow"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Citación:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003D57D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:highlight w:val="yellow"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Para uso exclusivo de la revista.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3306C829" w14:textId="77777777" w:rsidR="00023CF7" w:rsidRPr="003D57D4" w:rsidRDefault="00023CF7" w:rsidP="00023CF7">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003D57D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Recibido:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003D57D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> XXXXXX</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2639961A" w14:textId="77777777" w:rsidR="00023CF7" w:rsidRPr="003D57D4" w:rsidRDefault="00023CF7" w:rsidP="00023CF7">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003D57D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Revisado:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003D57D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> XXXXXX</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0A4028AF" w14:textId="77777777" w:rsidR="00023CF7" w:rsidRPr="003D57D4" w:rsidRDefault="00023CF7" w:rsidP="00023CF7">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003D57D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Aceptado:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003D57D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> XXXXXX</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5A656EC1" w14:textId="77777777" w:rsidR="00023CF7" w:rsidRPr="003D57D4" w:rsidRDefault="00023CF7" w:rsidP="00023CF7">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003D57D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Publicado:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003D57D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  XXXXXX</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0056D043" w14:textId="77777777" w:rsidR="00023CF7" w:rsidRPr="003D57D4" w:rsidRDefault="00023CF7" w:rsidP="00023CF7">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="1D804E45" w14:textId="77777777" w:rsidR="00023CF7" w:rsidRPr="003D57D4" w:rsidRDefault="00023CF7" w:rsidP="00023CF7">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="5E475BD2" w14:textId="77777777" w:rsidR="00023CF7" w:rsidRPr="003D57D4" w:rsidRDefault="00023CF7" w:rsidP="00023CF7">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="DengXian" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003D57D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Este es un artículo </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003D57D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Open Access</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003D57D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> bajo la licencia CC BY-NC-ND (https://creativecommons.org/licenses/by-nc-nd/4.0).</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="5412ABD5" w14:textId="3DC14B8F" w:rsidR="00023CF7" w:rsidRPr="009C7A2D" w:rsidRDefault="00023CF7" w:rsidP="00023CF7">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="DengXian" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7A2D">
-[...118 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58F4BCD8" w14:textId="67768BC5" w:rsidR="00A95CFD" w:rsidRDefault="00A95CFD" w:rsidP="00A95CFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95CFD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95CFD">
         <w:rPr>
@@ -1373,51 +1377,69 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F0FB53A" w14:textId="5D318D70" w:rsidR="000C5D7E" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00147890">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">El uso de recursos gráficos es opcional. En caso de emplearlos, deben cumplir con los criterios establecidos: no repetir información del texto, ser autoexplicativos, estar numerados según el orden de aparición, y ser inéditos y originales. Se permite un máximo de </w:t>
+        <w:t xml:space="preserve">El uso de recursos gráficos es opcional. En caso de emplearlos, deben cumplir con los criterios establecidos: no repetir información del texto, ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00147890">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>autoexplicativos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00147890">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, estar numerados según el orden de aparición, y ser inéditos y originales. Se permite un máximo de </w:t>
       </w:r>
       <w:r w:rsidR="00C66E95">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cinco</w:t>
       </w:r>
       <w:r w:rsidRPr="00147890">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> recursos gráficos por artículo, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95CFD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3851,221 +3873,331 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Contribución de los autores </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52014291" w14:textId="77777777" w:rsidR="00F5422B" w:rsidRPr="00BE1736" w:rsidRDefault="00F5422B" w:rsidP="00F5422B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Indique de forma breve y precisa el papel de cada autor en la elaboración del manuscrito, conforme a la taxonomía internacional CRediT (Contributor Roles Taxonomy). Cada autor debe estar vinculado explícitamente a una o más contribuciones y haber revisado y aprobado la versión final del texto. El envío del manuscrito implica la aceptación de responsabilidad individual sobre las contribuciones declaradas.</w:t>
+        <w:t xml:space="preserve">Indique de forma breve y precisa el papel de cada autor en la elaboración del manuscrito, conforme a la taxonomía internacional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE1736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE1736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE1736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contributor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE1736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Roles </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE1736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Taxonomy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE1736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>). Cada autor debe estar vinculado explícitamente a una o más contribuciones y haber revisado y aprobado la versión final del texto. El envío del manuscrito implica la aceptación de responsabilidad individual sobre las contribuciones declaradas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15639BDB" w14:textId="77777777" w:rsidR="00F5422B" w:rsidRPr="00BE1736" w:rsidRDefault="00F5422B" w:rsidP="00F5422B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ejemplo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295ED89B" w14:textId="77777777" w:rsidR="00F5422B" w:rsidRDefault="00F5422B" w:rsidP="00F5422B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>XX XX</w:t>
-      </w:r>
+        <w:t xml:space="preserve">XX </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE1736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00397FD3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Usar solo siglas de nombres y apellidos):</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> conceptualización, metodología, redacción – borrador original;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>XX XX</w:t>
-      </w:r>
+        <w:t xml:space="preserve">XX </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE1736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00397FD3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Usar solo siglas de nombres y apellidos):</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> curación de datos, análisis formal, validación;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>XX X</w:t>
+        <w:t xml:space="preserve">XX </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE1736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>X</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">X </w:t>
+        <w:t>X</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00397FD3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Usar solo siglas de nombres y apellidos):</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> interpretación, supervisión, redacción – revisión y edición.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A8870E" w14:textId="77777777" w:rsidR="00F5422B" w:rsidRPr="00BE1736" w:rsidRDefault="00F5422B" w:rsidP="00F5422B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los roles reconocidos por la taxonomía CRediT incluyen: conceptualización, curación de datos, análisis formal, adquisición de financiamiento, investigación, metodología, administración del proyecto, recursos, </w:t>
+        <w:t xml:space="preserve">Los roles reconocidos por la taxonomía </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE1736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE1736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incluyen: conceptualización, curación de datos, análisis formal, adquisición de financiamiento, investigación, metodología, administración del proyecto, recursos, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>software, supervisión, validación, visualización, redacción – borrador original y redacción – revisión y edición.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C48C716" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00EE2918" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FD33235" w14:textId="0E8480AB" w:rsidR="002D1DB5" w:rsidRPr="00EE2918" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
       <w:pPr>
@@ -4366,51 +4498,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> antes del envío del manuscrito</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, independientemente del gestor de referencias utilizado</w:t>
       </w:r>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Los DOIs deben ser funcionales.</w:t>
+        <w:t xml:space="preserve"> Los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOIs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben ser funcionales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C05652D" w14:textId="77777777" w:rsidR="00266339" w:rsidRPr="008671FB" w:rsidRDefault="00266339" w:rsidP="00266339">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26075CF8" w14:textId="77777777" w:rsidR="00266339" w:rsidRDefault="00266339" w:rsidP="00266339">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -4430,103 +4580,222 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008671FB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ejemplo para artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56058691" w14:textId="77777777" w:rsidR="00266339" w:rsidRPr="00266339" w:rsidRDefault="00266339" w:rsidP="00266339">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008671FB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rouleau K, Bourget M, Chege P, Couturier F, Godoy-Ruiz P, Grand’Maison P, et al. </w:t>
+        <w:t>Rouleau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bourget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Chege</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Couturier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> F, Godoy-Ruiz P, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Grand’Maison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P, et al. </w:t>
       </w:r>
       <w:r w:rsidRPr="00266339">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Strengthening Primary Care Through Family Medicine Around the World: Collaborating Toward Promising Practices. Fam Med. 2018;50(6):426-436. DOI: 10.22454/FamMed.2018.210965.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0848F6" w14:textId="77777777" w:rsidR="00266339" w:rsidRPr="00266339" w:rsidRDefault="00266339" w:rsidP="00266339">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31E3C881" w14:textId="77777777" w:rsidR="00266339" w:rsidRPr="00266339" w:rsidRDefault="00266339" w:rsidP="00266339">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00266339">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ejemplo para páginas Web</w:t>
+        <w:t>Ejemplo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00266339">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00266339">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>páginas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00266339">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Web</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A8FCD1D" w14:textId="1B6EA1F6" w:rsidR="00266339" w:rsidRPr="008671FB" w:rsidRDefault="00266339" w:rsidP="00266339">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266339">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">World Health Organization. Life expectancy at birth 2000–2015 [Internet]. </w:t>
       </w:r>
       <w:r w:rsidRPr="008671FB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
@@ -4555,154 +4824,270 @@
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="635E1232" w14:textId="77777777" w:rsidR="00266339" w:rsidRPr="00266339" w:rsidRDefault="00266339" w:rsidP="00266339">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00266339">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ejemplo para libro completo</w:t>
-      </w:r>
+        <w:t>Ejemplo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00266339">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00266339">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>libro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00266339">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00266339">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>completo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2AECF32A" w14:textId="77777777" w:rsidR="00266339" w:rsidRPr="008671FB" w:rsidRDefault="00266339" w:rsidP="00266339">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266339">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Bell J. Doing your research project. 5th ed. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008671FB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Maidenhead: Open University Press; 2005.</w:t>
+        <w:t>Maidenhead</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Open </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Press</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>; 2005.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F39546B" w14:textId="77777777" w:rsidR="00266339" w:rsidRPr="008671FB" w:rsidRDefault="00266339" w:rsidP="00266339">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3568759F" w14:textId="77777777" w:rsidR="00266339" w:rsidRPr="008671FB" w:rsidRDefault="00266339" w:rsidP="00266339">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008671FB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ejemplo para capítulo de libro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03752C0F" w14:textId="77777777" w:rsidR="00266339" w:rsidRPr="004F5E3D" w:rsidRDefault="00266339" w:rsidP="00266339">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA264D">
-[...4 lines deleted...]
-          <w:lang w:val="es-419"/>
+      <w:r w:rsidRPr="00E422F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Franklin AW. </w:t>
       </w:r>
       <w:r w:rsidRPr="00266339">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Management of the problem. En: Smith SM, editor. The maltreatment of children. </w:t>
+        <w:t xml:space="preserve">Management of the problem. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00266339">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>En</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00266339">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Smith SM, editor. The maltreatment of children. </w:t>
       </w:r>
       <w:r w:rsidRPr="004F5E3D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lancaster: MTP; 2002. p. 83-95.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4127E004" w14:textId="77777777" w:rsidR="00266339" w:rsidRPr="008671FB" w:rsidRDefault="00266339" w:rsidP="00266339">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="160" w:lineRule="atLeast"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="423FC0EA" w14:textId="77777777" w:rsidR="00266339" w:rsidRPr="004F5E3D" w:rsidRDefault="00266339" w:rsidP="00B74115">
@@ -4713,61 +5098,61 @@
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00266339" w:rsidRPr="004F5E3D" w:rsidSect="00D43C2C">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1276" w:right="758" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6526A953" w14:textId="77777777" w:rsidR="00673AF0" w:rsidRDefault="00673AF0" w:rsidP="00662710">
+    <w:p w14:paraId="5025E1B4" w14:textId="77777777" w:rsidR="00C068A1" w:rsidRDefault="00C068A1" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4703B6A3" w14:textId="77777777" w:rsidR="00673AF0" w:rsidRDefault="00673AF0" w:rsidP="00662710">
+    <w:p w14:paraId="24AEA522" w14:textId="77777777" w:rsidR="00C068A1" w:rsidRDefault="00C068A1" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4897,61 +5282,61 @@
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007D7955">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve">Revista Especialidad Médica. 0000;00(00):00-00                                </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46DBC2B2" w14:textId="77777777" w:rsidR="00673AF0" w:rsidRDefault="00673AF0" w:rsidP="00662710">
+    <w:p w14:paraId="30E3EBE6" w14:textId="77777777" w:rsidR="00C068A1" w:rsidRDefault="00C068A1" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76363A3F" w14:textId="77777777" w:rsidR="00673AF0" w:rsidRDefault="00673AF0" w:rsidP="00662710">
+    <w:p w14:paraId="791ED9E7" w14:textId="77777777" w:rsidR="00C068A1" w:rsidRDefault="00C068A1" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7143E5A5" w14:textId="7803C36A" w:rsidR="00662710" w:rsidRPr="00352584" w:rsidRDefault="00A95CFD">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5435,76 +5820,78 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="132"/>
+  <w:zoom w:percent="164"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00662710"/>
     <w:rsid w:val="000206AD"/>
+    <w:rsid w:val="00023CF7"/>
     <w:rsid w:val="00024187"/>
     <w:rsid w:val="000539D9"/>
     <w:rsid w:val="00066141"/>
     <w:rsid w:val="000A5571"/>
     <w:rsid w:val="000A6263"/>
     <w:rsid w:val="000C5D7E"/>
     <w:rsid w:val="00147890"/>
     <w:rsid w:val="00151DB0"/>
     <w:rsid w:val="00172145"/>
     <w:rsid w:val="001E617A"/>
     <w:rsid w:val="001F444F"/>
     <w:rsid w:val="002261F7"/>
     <w:rsid w:val="00226C69"/>
     <w:rsid w:val="00266339"/>
     <w:rsid w:val="002D1DB5"/>
     <w:rsid w:val="003235F5"/>
     <w:rsid w:val="003401BA"/>
     <w:rsid w:val="00352584"/>
     <w:rsid w:val="003561E9"/>
     <w:rsid w:val="003B5040"/>
     <w:rsid w:val="003D5577"/>
     <w:rsid w:val="00420B97"/>
     <w:rsid w:val="004531A0"/>
     <w:rsid w:val="004C5490"/>
     <w:rsid w:val="004F5E3D"/>
@@ -5515,74 +5902,77 @@
     <w:rsid w:val="006357DE"/>
     <w:rsid w:val="006552D6"/>
     <w:rsid w:val="00662710"/>
     <w:rsid w:val="00673AF0"/>
     <w:rsid w:val="00681D34"/>
     <w:rsid w:val="006B660A"/>
     <w:rsid w:val="006E6827"/>
     <w:rsid w:val="00716E8E"/>
     <w:rsid w:val="00743FF4"/>
     <w:rsid w:val="00794329"/>
     <w:rsid w:val="007B5A04"/>
     <w:rsid w:val="007D7955"/>
     <w:rsid w:val="008263CA"/>
     <w:rsid w:val="0083637A"/>
     <w:rsid w:val="008516CB"/>
     <w:rsid w:val="0085752C"/>
     <w:rsid w:val="0086613D"/>
     <w:rsid w:val="008B6A41"/>
     <w:rsid w:val="00921BFB"/>
     <w:rsid w:val="009B2055"/>
     <w:rsid w:val="009C7A2D"/>
     <w:rsid w:val="00A056E4"/>
     <w:rsid w:val="00A069CC"/>
     <w:rsid w:val="00A13443"/>
     <w:rsid w:val="00A553F1"/>
+    <w:rsid w:val="00A86598"/>
     <w:rsid w:val="00A949F1"/>
     <w:rsid w:val="00A95CFD"/>
     <w:rsid w:val="00AF3117"/>
     <w:rsid w:val="00B0500A"/>
     <w:rsid w:val="00B273FB"/>
     <w:rsid w:val="00B74115"/>
     <w:rsid w:val="00B90B07"/>
     <w:rsid w:val="00B94ABC"/>
     <w:rsid w:val="00BA264D"/>
     <w:rsid w:val="00BA697B"/>
     <w:rsid w:val="00BB4EDB"/>
     <w:rsid w:val="00BB612C"/>
+    <w:rsid w:val="00C068A1"/>
     <w:rsid w:val="00C12B0B"/>
     <w:rsid w:val="00C66E95"/>
     <w:rsid w:val="00C74DF7"/>
     <w:rsid w:val="00C750CF"/>
     <w:rsid w:val="00C86925"/>
     <w:rsid w:val="00CA449B"/>
     <w:rsid w:val="00CB289D"/>
     <w:rsid w:val="00CC12F1"/>
     <w:rsid w:val="00D31229"/>
     <w:rsid w:val="00D34D1F"/>
     <w:rsid w:val="00D43C2C"/>
     <w:rsid w:val="00E275F0"/>
+    <w:rsid w:val="00E422F2"/>
     <w:rsid w:val="00EE2918"/>
     <w:rsid w:val="00F241A1"/>
     <w:rsid w:val="00F35FE6"/>
     <w:rsid w:val="00F5422B"/>
     <w:rsid w:val="00FD0FFC"/>
     <w:rsid w:val="00FF1183"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
@@ -6810,50 +7200,65 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodelnea">
     <w:name w:val="line number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B2055"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="83501571">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7166,69 +7571,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43060604-EE9C-454D-A2AF-22D0CE218031}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1459</Words>
-  <Characters>8030</Characters>
+  <Words>1478</Words>
+  <Characters>8131</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9471</CharactersWithSpaces>
+  <CharactersWithSpaces>9590</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GUSTAVO HERNANDEZ ROSAS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>