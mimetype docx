--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,58 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6EEFDE1C" w14:textId="092204F5" w:rsidR="00662710" w:rsidRPr="00147890" w:rsidRDefault="00283E54" w:rsidP="00662710">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C0C0C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212128889"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk212299523"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C0C0C0"/>
           <w:sz w:val="32"/>
@@ -114,443 +113,351 @@
       </w:pPr>
       <w:r w:rsidRPr="005B0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Título en inglés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F04DA28" w14:textId="77777777" w:rsidR="00F810C2" w:rsidRDefault="00F810C2" w:rsidP="00F810C2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="783219CD" w14:textId="77777777" w:rsidR="00F810C2" w:rsidRPr="00545A2A" w:rsidRDefault="00F810C2" w:rsidP="00F810C2">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="6850754F" w14:textId="77777777" w:rsidR="00674E20" w:rsidRDefault="00674E20" w:rsidP="00674E20">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nombre(s) Apellido-Apellido,¹ Nombre(s) Apellido-Apellido,² Nombre(s) Apellido-Apellido³*…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B15055" w14:textId="77777777" w:rsidR="00674E20" w:rsidRDefault="00674E20" w:rsidP="00674E20">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A63B7A7" w14:textId="77777777" w:rsidR="00674E20" w:rsidRDefault="00674E20" w:rsidP="00674E20">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escriba la afiliación institucional completa del autor, indicando el área, unidad o servicio, la institución de adscripción, la ciudad y el país. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilice siglas ni abreviaturas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX-XXXX-XXXX-XXXX. Correo electrónico: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1E89555E" w14:textId="77777777" w:rsidR="00674E20" w:rsidRDefault="00674E20" w:rsidP="00674E20">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escriba la afiliación institucional completa del autor, indicando el área, unidad o servicio, la institución de adscripción, la ciudad y el país. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilice siglas ni abreviaturas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX-XXXX-XXXX-XXXX. Correo electrónico: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="159CA682" w14:textId="77777777" w:rsidR="00674E20" w:rsidRDefault="00674E20" w:rsidP="00674E20">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...76 lines deleted...]
-        <w:t>No utilice siglas ni abreviaturas.</w:t>
+        <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escriba la afiliación institucional completa del autor, indicando el área, unidad o servicio, la institución de adscripción, la ciudad y el país. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilice siglas ni abreviaturas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5695F">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX-XXXX-XXXX-XXXX. Correo electrónico: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:vertAlign w:val="superscript"/>
-[...172 lines deleted...]
-    <w:p w14:paraId="5B165140" w14:textId="77777777" w:rsidR="00F810C2" w:rsidRDefault="00F810C2" w:rsidP="00F810C2">
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="35AC74E9" w14:textId="77777777" w:rsidR="00674E20" w:rsidRDefault="00674E20" w:rsidP="00674E20">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="atLeast"/>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0237F59F" w14:textId="77777777" w:rsidR="00F810C2" w:rsidRPr="00545A2A" w:rsidRDefault="00F810C2" w:rsidP="00F810C2">
+    <w:p w14:paraId="340DE483" w14:textId="77777777" w:rsidR="00674E20" w:rsidRDefault="00674E20" w:rsidP="00674E20">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="atLeast"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00545A2A">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">*Autor de correspondencia: Nombre y apellidos. Correo electrónico: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Autor de correspondencia: Nombre(s) Apellido-Apellido. Correo electrónico: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00545A2A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>xxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="79D45246" w14:textId="72F6ED81" w:rsidR="00226C69" w:rsidRPr="00147890" w:rsidRDefault="00226C69" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1135" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="0D0C8A99" w14:textId="77777777" w:rsidR="00D977A5" w:rsidRPr="008620A5" w:rsidRDefault="00D977A5" w:rsidP="00D977A5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
@@ -735,61 +642,52 @@
         </w:rPr>
         <w:t>autoexplicativos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E62141">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> y entregados en formato editable. No se aceptarán imágenes tomadas de internet ni materiales previamente publicados. Se recomienda incluir hasta 10 referencias, con al menos 70% publicadas en los últimos cinco años, provenientes de bases confiables (PubMed, Medline, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E62141">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Scopus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E62141">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Cochrane, entre otras). Todas las citas deben tener DOI y seguir el formato Vancouver con </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, Cochrane, entre otras). Todas las citas deben tener DOI y seguir el formato Vancouver con superíndice.¹</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0C89B3EE" w14:textId="77777777" w:rsidR="00D977A5" w:rsidRPr="008620A5" w:rsidRDefault="00D977A5" w:rsidP="00D977A5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B83BB9E" w14:textId="77777777" w:rsidR="00D977A5" w:rsidRPr="008620A5" w:rsidRDefault="00D977A5" w:rsidP="00D977A5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77C16381" w14:textId="77777777" w:rsidR="00D977A5" w:rsidRPr="008620A5" w:rsidRDefault="00D977A5" w:rsidP="00D977A5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
@@ -964,333 +862,357 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C33D35" w:rsidRPr="00C33D35">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>exponerse de manera clara, precisa y respetuosa, centrándose en los aspectos específicos relacionados con el tema discutido. La exposición debe seguir una secuencia lógica que permita desarrollar la idea principal y, cuando sea necesario, incorporar observaciones complementarias que contribuyan a clarificar o ampliar el punto planteado.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="436" w:tblpY="7541"/>
         <w:tblW w:w="2268" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D0EF3" w:rsidRPr="009C7A2D" w14:paraId="431BC0EF" w14:textId="77777777" w:rsidTr="00A62823">
+      <w:tr w:rsidR="00DB441C" w:rsidRPr="009C7A2D" w14:paraId="431BC0EF" w14:textId="77777777" w:rsidTr="00A62823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A5C8B29" w14:textId="77777777" w:rsidR="005D0EF3" w:rsidRPr="009C7A2D" w:rsidRDefault="005D0EF3" w:rsidP="00A62823">
-[...142 lines deleted...]
-          <w:p w14:paraId="6DD297F0" w14:textId="77777777" w:rsidR="005D0EF3" w:rsidRPr="009C7A2D" w:rsidRDefault="005D0EF3" w:rsidP="00A62823">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="438" w:tblpY="1"/>
+              <w:tblW w:w="2268" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2268"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00DB441C" w:rsidRPr="00AE4DA8" w14:paraId="6546FE39" w14:textId="77777777" w:rsidTr="00C92469">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2268" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5BF456EB" w14:textId="77777777" w:rsidR="00DB441C" w:rsidRPr="00AE4DA8" w:rsidRDefault="00DB441C" w:rsidP="00DB441C">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AE4DA8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:highlight w:val="yellow"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Citación:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AE4DA8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:highlight w:val="yellow"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Para uso exclusivo de la revista.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="47B7579A" w14:textId="77777777" w:rsidR="00DB441C" w:rsidRPr="00AE4DA8" w:rsidRDefault="00DB441C" w:rsidP="00DB441C">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AE4DA8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Recibido:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AE4DA8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> XXXXXX</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5FA88DCE" w14:textId="77777777" w:rsidR="00DB441C" w:rsidRPr="00AE4DA8" w:rsidRDefault="00DB441C" w:rsidP="00DB441C">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AE4DA8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Revisado:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AE4DA8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> XXXXXX</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6054F006" w14:textId="77777777" w:rsidR="00DB441C" w:rsidRPr="00AE4DA8" w:rsidRDefault="00DB441C" w:rsidP="00DB441C">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AE4DA8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Aceptado:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AE4DA8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> XXXXXX</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="35890E5E" w14:textId="77777777" w:rsidR="00DB441C" w:rsidRPr="00AE4DA8" w:rsidRDefault="00DB441C" w:rsidP="00DB441C">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AE4DA8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Publicado:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AE4DA8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  XXXXXX</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="65F8ED1C" w14:textId="77777777" w:rsidR="00DB441C" w:rsidRPr="00AE4DA8" w:rsidRDefault="00DB441C" w:rsidP="00DB441C">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="19AD3785" w14:textId="77777777" w:rsidR="00DB441C" w:rsidRPr="00AE4DA8" w:rsidRDefault="00DB441C" w:rsidP="00DB441C">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2537B5D2" w14:textId="77777777" w:rsidR="00DB441C" w:rsidRPr="00AE4DA8" w:rsidRDefault="00DB441C" w:rsidP="00DB441C">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="DengXian" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AE4DA8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Este es un artículo </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AE4DA8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Open Access</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AE4DA8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> bajo la licencia CC BY-NC-ND (https://creativecommons.org/licenses/by-nc-nd/4.0).</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="6DD297F0" w14:textId="677DB0CB" w:rsidR="00DB441C" w:rsidRPr="009C7A2D" w:rsidRDefault="00DB441C" w:rsidP="00DB441C">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="DengXian" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7A2D">
-[...118 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09D9AF52" w14:textId="77777777" w:rsidR="00D6496C" w:rsidRDefault="00D6496C" w:rsidP="000C5D7E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="470F0F4A" w14:textId="62A89ED7" w:rsidR="00F741F5" w:rsidRDefault="00F741F5" w:rsidP="00F741F5">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1562,50 +1484,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Matriz de valoración de riesgo. Debe colocarse después de la primera mención dentro del texto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404C80F2" w14:textId="48502082" w:rsidR="00F810C2" w:rsidRPr="00545A2A" w:rsidRDefault="00415151" w:rsidP="00F810C2">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44FBEFF8" wp14:editId="1031E7A5">
             <wp:extent cx="6282777" cy="3057525"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="1324184497" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -3059,50 +2982,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B36C425" w14:textId="07E84B57" w:rsidR="000C5D7E" w:rsidRPr="00147890" w:rsidRDefault="00CB4FC2" w:rsidP="000C5D7E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>La carta</w:t>
       </w:r>
       <w:r w:rsidR="000C5D7E" w:rsidRPr="00147890">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> debe finalizar con una </w:t>
       </w:r>
       <w:r w:rsidR="000C5D7E" w:rsidRPr="00D6496C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">conclusión </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>breve</w:t>
@@ -3579,86 +3503,104 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Contribución de los autores </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DFE13C" w14:textId="77777777" w:rsidR="00E62141" w:rsidRPr="00BE1736" w:rsidRDefault="00E62141" w:rsidP="00E62141">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Indique de forma breve y precisa el papel de cada autor en la elaboración del manuscrito, conforme a la taxonomía internacional CRediT (</w:t>
+        <w:t xml:space="preserve">Indique de forma breve y precisa el papel de cada autor en la elaboración del manuscrito, conforme a la taxonomía internacional </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Contributor</w:t>
+        <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Roles </w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Taxonomy</w:t>
+        <w:t>Contributor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Roles </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE1736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Taxonomy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE1736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>). Cada autor debe estar vinculado explícitamente a una o más contribuciones y haber revisado y aprobado la versión final del texto. El envío del manuscrito implica la aceptación de responsabilidad individual sobre las contribuciones declaradas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D08E7F" w14:textId="77777777" w:rsidR="00E62141" w:rsidRPr="00BE1736" w:rsidRDefault="00E62141" w:rsidP="00E62141">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ejemplo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F74D7E" w14:textId="77777777" w:rsidR="00E62141" w:rsidRDefault="00E62141" w:rsidP="00E62141">
       <w:pPr>
@@ -3823,51 +3765,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> interpretación, supervisión, redacción – revisión y edición.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4864ACD2" w14:textId="77777777" w:rsidR="00E62141" w:rsidRPr="00BE1736" w:rsidRDefault="00E62141" w:rsidP="00E62141">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Los roles reconocidos por la taxonomía CRediT incluyen: conceptualización, curación de datos, análisis formal, adquisición de financiamiento, investigación, metodología, administración del proyecto, recursos, software, supervisión, validación, visualización, redacción – borrador original y redacción – revisión y edición.</w:t>
+        <w:t xml:space="preserve">Los roles reconocidos por la taxonomía CRediT incluyen: conceptualización, curación de datos, análisis formal, adquisición de financiamiento, investigación, metodología, administración del proyecto, recursos, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>software, supervisión, validación, visualización, redacción – borrador original y redacción – revisión y edición.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3FEBB1" w14:textId="77777777" w:rsidR="00F810C2" w:rsidRPr="00FA3B42" w:rsidRDefault="00F810C2" w:rsidP="00F810C2">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7841D65D" w14:textId="77777777" w:rsidR="00F810C2" w:rsidRPr="00FA3B42" w:rsidRDefault="00F810C2" w:rsidP="00F810C2">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4504,105 +4455,124 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008671FB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: Open </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008671FB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008671FB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Press; 2005.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Press</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>; 2005.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57509716" w14:textId="77777777" w:rsidR="000355CD" w:rsidRPr="008671FB" w:rsidRDefault="000355CD" w:rsidP="000355CD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49C11E81" w14:textId="77777777" w:rsidR="000355CD" w:rsidRPr="008671FB" w:rsidRDefault="000355CD" w:rsidP="000355CD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008671FB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ejemplo para capítulo de libro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10BC09D7" w14:textId="77777777" w:rsidR="000355CD" w:rsidRPr="00415151" w:rsidRDefault="000355CD" w:rsidP="000355CD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079502E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00DB441C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Franklin AW. </w:t>
       </w:r>
       <w:r w:rsidRPr="000355CD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Management of the problem. En: Smith SM, editor. The maltreatment of children. </w:t>
       </w:r>
       <w:r w:rsidRPr="00415151">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lancaster: MTP; 2002. p. 83-95.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D241D1" w14:textId="77777777" w:rsidR="000355CD" w:rsidRPr="008671FB" w:rsidRDefault="000355CD" w:rsidP="000355CD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
@@ -4632,150 +4602,152 @@
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F810C2" w:rsidRPr="00545A2A" w:rsidSect="00D43C2C">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1276" w:right="758" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52AF0BC1" w14:textId="77777777" w:rsidR="00290BAB" w:rsidRDefault="00290BAB" w:rsidP="00662710">
+    <w:p w14:paraId="6F2BB91F" w14:textId="77777777" w:rsidR="001F396B" w:rsidRDefault="001F396B" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08E56DE9" w14:textId="77777777" w:rsidR="00290BAB" w:rsidRDefault="00290BAB" w:rsidP="00662710">
+    <w:p w14:paraId="25090EE9" w14:textId="77777777" w:rsidR="001F396B" w:rsidRDefault="001F396B" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3012E651" w14:textId="786619D6" w:rsidR="00F810C2" w:rsidRDefault="00F810C2" w:rsidP="00F810C2">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="8025"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>RevEspMed.e</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
@@ -4787,51 +4759,51 @@
     <w:r w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>00</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7457ED24" w14:textId="7A4BA029" w:rsidR="00F810C2" w:rsidRPr="00352584" w:rsidRDefault="00F810C2" w:rsidP="00F810C2">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>Revista Especialidad Médica</w:t>
     </w:r>
     <w:r w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
@@ -4900,109 +4872,109 @@
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>00</w:t>
     </w:r>
     <w:r w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve">                               </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4107F6AC" w14:textId="77777777" w:rsidR="00290BAB" w:rsidRDefault="00290BAB" w:rsidP="00662710">
+    <w:p w14:paraId="7206D2C3" w14:textId="77777777" w:rsidR="001F396B" w:rsidRDefault="001F396B" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FA4F5F5" w14:textId="77777777" w:rsidR="00290BAB" w:rsidRDefault="00290BAB" w:rsidP="00662710">
+    <w:p w14:paraId="79B94BEA" w14:textId="77777777" w:rsidR="001F396B" w:rsidRDefault="001F396B" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7143E5A5" w14:textId="17F12741" w:rsidR="00662710" w:rsidRPr="00352584" w:rsidRDefault="00F810C2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
       <w:t>Carta al editor</w:t>
     </w:r>
     <w:r w:rsidR="00352584" w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
       <w:t>: XXXXXXXXX</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10487" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3679"/>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="2273"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B0500A" w:rsidRPr="00557DC2" w14:paraId="78B0B5BD" w14:textId="77777777" w:rsidTr="007F1523">
       <w:trPr>
         <w:trHeight w:val="686"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3679" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="73A62964" w14:textId="469E678F" w:rsidR="00DF281B" w:rsidRDefault="00DF281B" w:rsidP="00DF281B">
           <w:pPr>
@@ -5214,66 +5186,66 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="FFC000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:line w14:anchorId="5C60C0E4" id="Conector recto 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-41.1pt,73.95pt" to="513.35pt,75.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2H87ftQEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvxDOBsLujTPaQKFwQ&#10;rMTj3vHYM5b8kttkkr+n7WTDAjfExWq72+Wu6vL68eQsO6qEJviet4uGM+VlGIwfe/7t6/7NPWeY&#10;wQ9gg1c9Pyvkj5vXr9Zz7NQyTMEOKjEC8djNsedTzrETAuWkHOAiROUpqUNykGmbRjEkmAndWbFs&#10;mvdiDmmIKUiFSKe7S5JvKr7WSubPWqPKzPacest1TXU9lFVs1tCNCeJk5LUN+IcuHBhPj96gdpCB&#10;/UjmLyhnZAoYdF7I4ETQ2khVORCbtvmDzZcJoqpcSByMN5nw/8HKT8etf0okwxyxw/iUCouTTo5p&#10;a+J3mmnlRZ2yU5XtfJNNnTKTdHjXvGtX7YozSbn27cNdlVVcYApcTJg/qOBYCXpujS+soIPjR8z0&#10;NJU+l5RjH/bG2joZ69nc84fVsqAD+UNbyBS6OPQc/cgZ2JGMJ3OqiBisGcrtgoNpPGxtYkeg4e/3&#10;26Z5buy3svL0DnC61NXUxRbOZPKmNa7n93T3dtv6gq6qu64EfolXokMYzlVTUXY0uUrx6rJijZd7&#10;il/+hc1PAAAA//8DAFBLAwQUAAYACAAAACEAKJ5PgN8AAAAMAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2Qkblu6CrauazohJITUAxIbD5Alpq3WOKXx1vbtyU5ws/V/+v252E+uE1cc&#10;QutJwWqZgEAy3rZUK/g6vi0yEIE1Wd15QgUzBtiX93eFzq0f6ROvB65FLKGQawUNc59LGUyDToel&#10;75Fi9u0HpzmuQy3toMdY7jqZJslaOt1SvNDoHl8bNOfDxSmowjybbDQ//PHumLHaVjRZpR4fppcd&#10;CMaJ/2C46Ud1KKPTyV/IBtEpWGRpGtEYPG22IG5Ekq43IE5xek5WIMtC/n+i/AUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA2H87ftQEAAFMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAonk+A3wAAAAwBAAAPAAAAAAAAAAAAAAAAAA8EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="#ffc000">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="193301B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB92FA0A"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2563" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3283" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5429,213 +5401,218 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1431269523">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="267009513">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="164"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00662710"/>
     <w:rsid w:val="000206AD"/>
     <w:rsid w:val="00023A3D"/>
     <w:rsid w:val="00024187"/>
     <w:rsid w:val="000355CD"/>
     <w:rsid w:val="000539D9"/>
     <w:rsid w:val="00056595"/>
     <w:rsid w:val="00066141"/>
     <w:rsid w:val="00097A2E"/>
     <w:rsid w:val="000C34AD"/>
     <w:rsid w:val="000C5D7E"/>
     <w:rsid w:val="001176B5"/>
     <w:rsid w:val="00147890"/>
     <w:rsid w:val="00151DB0"/>
     <w:rsid w:val="001A009E"/>
+    <w:rsid w:val="001F396B"/>
     <w:rsid w:val="001F444F"/>
     <w:rsid w:val="00226C69"/>
     <w:rsid w:val="00283E54"/>
     <w:rsid w:val="00290BAB"/>
     <w:rsid w:val="0029489E"/>
     <w:rsid w:val="002B3032"/>
     <w:rsid w:val="002D1DB5"/>
     <w:rsid w:val="002E3A24"/>
     <w:rsid w:val="003235F5"/>
     <w:rsid w:val="003401BA"/>
     <w:rsid w:val="00352584"/>
     <w:rsid w:val="003561E9"/>
     <w:rsid w:val="003B5040"/>
+    <w:rsid w:val="003E735F"/>
     <w:rsid w:val="00415151"/>
     <w:rsid w:val="00420B97"/>
     <w:rsid w:val="0043151B"/>
     <w:rsid w:val="004C5490"/>
     <w:rsid w:val="004D3495"/>
     <w:rsid w:val="004D439C"/>
     <w:rsid w:val="005C391B"/>
     <w:rsid w:val="005D0EF3"/>
     <w:rsid w:val="006024E8"/>
     <w:rsid w:val="0062025C"/>
     <w:rsid w:val="006357DE"/>
     <w:rsid w:val="00662710"/>
+    <w:rsid w:val="00674E20"/>
     <w:rsid w:val="00693AAB"/>
     <w:rsid w:val="00716E8E"/>
     <w:rsid w:val="00747ACD"/>
     <w:rsid w:val="00794329"/>
     <w:rsid w:val="0079502E"/>
     <w:rsid w:val="007B5A04"/>
     <w:rsid w:val="008263CA"/>
     <w:rsid w:val="0083637A"/>
     <w:rsid w:val="008516CB"/>
     <w:rsid w:val="0085752C"/>
     <w:rsid w:val="0086613D"/>
     <w:rsid w:val="00883535"/>
     <w:rsid w:val="008B6A41"/>
     <w:rsid w:val="00920F81"/>
     <w:rsid w:val="009B2055"/>
     <w:rsid w:val="009C7A2D"/>
     <w:rsid w:val="00A13443"/>
     <w:rsid w:val="00A553F1"/>
     <w:rsid w:val="00A949F1"/>
     <w:rsid w:val="00AB3389"/>
     <w:rsid w:val="00AF3117"/>
     <w:rsid w:val="00B0500A"/>
     <w:rsid w:val="00B169BA"/>
     <w:rsid w:val="00B273FB"/>
     <w:rsid w:val="00B74115"/>
     <w:rsid w:val="00B9025A"/>
     <w:rsid w:val="00BA697B"/>
     <w:rsid w:val="00BB612C"/>
+    <w:rsid w:val="00BC6E6E"/>
     <w:rsid w:val="00BD3EA9"/>
     <w:rsid w:val="00C12B0B"/>
     <w:rsid w:val="00C1543B"/>
     <w:rsid w:val="00C33D35"/>
     <w:rsid w:val="00C750CF"/>
     <w:rsid w:val="00C8289D"/>
+    <w:rsid w:val="00C92469"/>
     <w:rsid w:val="00CB4FC2"/>
     <w:rsid w:val="00D31229"/>
     <w:rsid w:val="00D34CF5"/>
     <w:rsid w:val="00D34D1F"/>
     <w:rsid w:val="00D43C2C"/>
     <w:rsid w:val="00D44376"/>
     <w:rsid w:val="00D6496C"/>
     <w:rsid w:val="00D977A5"/>
+    <w:rsid w:val="00DB441C"/>
     <w:rsid w:val="00DF281B"/>
     <w:rsid w:val="00E22BD8"/>
     <w:rsid w:val="00E35335"/>
     <w:rsid w:val="00E62141"/>
     <w:rsid w:val="00E63BBA"/>
     <w:rsid w:val="00ED79D6"/>
     <w:rsid w:val="00F02A60"/>
     <w:rsid w:val="00F241A1"/>
     <w:rsid w:val="00F35FE6"/>
     <w:rsid w:val="00F741F5"/>
     <w:rsid w:val="00F810C2"/>
     <w:rsid w:val="00FF1183"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0834D78A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AFCB57EA-47CB-40EB-8C98-5C14367C676B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6824,51 +6801,66 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodelnea">
     <w:name w:val="line number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B2055"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="150367397">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7178,72 +7170,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43060604-EE9C-454D-A2AF-22D0CE218031}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>9363</Characters>
+  <Pages>5</Pages>
+  <Words>1720</Words>
+  <Characters>9465</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>78</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11043</CharactersWithSpaces>
+  <CharactersWithSpaces>11163</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GUSTAVO HERNANDEZ ROSAS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>