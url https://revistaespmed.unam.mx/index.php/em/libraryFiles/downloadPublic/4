--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -115,427 +115,342 @@
       </w:pPr>
       <w:r w:rsidRPr="005B0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Título en inglés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF80FA1" w14:textId="77777777" w:rsidR="005214CB" w:rsidRDefault="005214CB" w:rsidP="00B0500A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D305898" w14:textId="07628E41" w:rsidR="00662710" w:rsidRPr="00147890" w:rsidRDefault="00C750CF" w:rsidP="00B0500A">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="5E22ED08" w14:textId="77777777" w:rsidR="00B34FD7" w:rsidRDefault="00B34FD7" w:rsidP="00B34FD7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nombre(s) Apellido-Apellido,¹ Nombre(s) Apellido-Apellido,² Nombre(s) Apellido-Apellido³*…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEC430A" w14:textId="77777777" w:rsidR="00B34FD7" w:rsidRDefault="00B34FD7" w:rsidP="00B34FD7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ED4CF7F" w14:textId="77777777" w:rsidR="00B34FD7" w:rsidRDefault="00B34FD7" w:rsidP="00B34FD7">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escriba la afiliación institucional completa del autor, indicando el área, unidad o servicio, la institución de adscripción, la ciudad y el país. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilice siglas ni abreviaturas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX-XXXX-XXXX-XXXX. Correo electrónico: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1528EE2A" w14:textId="77777777" w:rsidR="00B34FD7" w:rsidRDefault="00B34FD7" w:rsidP="00B34FD7">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escriba la afiliación institucional completa del autor, indicando el área, unidad o servicio, la institución de adscripción, la ciudad y el país. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilice siglas ni abreviaturas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B0500A" w:rsidRPr="00147890">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX-XXXX-XXXX-XXXX. Correo electrónico: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5E458F7B" w14:textId="77777777" w:rsidR="00B34FD7" w:rsidRDefault="00B34FD7" w:rsidP="00B34FD7">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="763DA06E" w14:textId="278020F8" w:rsidR="00147890" w:rsidRDefault="00147890" w:rsidP="00147890">
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escriba la afiliación institucional completa del autor, indicando el área, unidad o servicio, la institución de adscripción, la ciudad y el país. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilice siglas ni abreviaturas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX-XXXX-XXXX-XXXX. Correo electrónico: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2D9E53CD" w14:textId="77777777" w:rsidR="00B34FD7" w:rsidRDefault="00B34FD7" w:rsidP="00B34FD7">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="atLeast"/>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk215156516"/>
-[...253 lines deleted...]
-    <w:p w14:paraId="2DB166B3" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="00147890">
+    </w:p>
+    <w:p w14:paraId="2E01AB74" w14:textId="77777777" w:rsidR="00B34FD7" w:rsidRDefault="00B34FD7" w:rsidP="00B34FD7">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="atLeast"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00545A2A">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">*Autor de correspondencia: Nombre y apellidos. Correo electrónico: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Autor de correspondencia: Nombre(s) Apellido-Apellido. Correo electrónico: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00545A2A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>xxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="667C1274" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00147890" w:rsidRDefault="00147890" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="atLeast"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0358A45B" w14:textId="77777777" w:rsidR="00001871" w:rsidRPr="008620A5" w:rsidRDefault="00001871" w:rsidP="00001871">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
@@ -900,104 +815,95 @@
         </w:rPr>
         <w:t xml:space="preserve"> y entregados en formato editable. No se aceptarán imágenes tomadas de internet ni materiales </w:t>
       </w:r>
       <w:r w:rsidRPr="009B66DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">previamente publicados. Se recomienda incluir entre 15 y 25 referencias, con al menos 70% publicadas en los últimos cinco años, provenientes de bases confiables (PubMed, Medline, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B66DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Scopus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B66DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Cochrane, entre otras). Todas las citas deben tener DOI y seguir el formato Vancouver con </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009B66DD">
+        <w:t>, Cochrane, entre otras). Todas las citas deben tener DOI y seguir el formato Vancouver con superíndice.¹</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
-        <w:t>superíndice.¹</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E0BAAF" w14:textId="77777777" w:rsidR="006D6F1D" w:rsidRPr="008620A5" w:rsidRDefault="006D6F1D" w:rsidP="00001871">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="31E0BAAF" w14:textId="77777777" w:rsidR="006D6F1D" w:rsidRPr="008620A5" w:rsidRDefault="006D6F1D" w:rsidP="00001871">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54CF7353" w14:textId="3FA6C232" w:rsidR="00001871" w:rsidRDefault="00001871" w:rsidP="00001871">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="008620A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008620A5">
+        <w:t>Todos los autores deben revisar y aprobar la versión final del manuscrito antes de su envío. Los manuscritos que presenten errores ortográficos, gramaticales o estructurales podrán ser devueltos durante la revisión editorial inicial, antes de su envío a revisión por pares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B74C02B" w14:textId="77777777" w:rsidR="006D6F1D" w:rsidRPr="008620A5" w:rsidRDefault="006D6F1D" w:rsidP="00001871">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
-        <w:t>Todos los autores deben revisar y aprobar la versión final del manuscrito antes de su envío. Los manuscritos que presenten errores ortográficos, gramaticales o estructurales podrán ser devueltos durante la revisión editorial inicial, antes de su envío a revisión por pares.</w:t>
-[...9 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F8AD73F" w14:textId="77777777" w:rsidR="00001871" w:rsidRPr="008620A5" w:rsidRDefault="00001871" w:rsidP="00001871">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008620A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Una vez leídos y comprendidos estos lineamientos, elimine esta sección antes de completar la plantilla.</w:t>
       </w:r>
     </w:p>
@@ -1019,345 +925,369 @@
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1135" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00147890">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Resumen </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="436" w:tblpY="7541"/>
+        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="438" w:tblpY="1"/>
         <w:tblW w:w="2268" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00693AAB" w:rsidRPr="009C7A2D" w14:paraId="08250D63" w14:textId="77777777" w:rsidTr="00693AAB">
+      <w:tr w:rsidR="000C2372" w:rsidRPr="009C7A2D" w14:paraId="08250D63" w14:textId="77777777" w:rsidTr="000C2372">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C9DCE55" w14:textId="77777777" w:rsidR="00693AAB" w:rsidRPr="009C7A2D" w:rsidRDefault="00693AAB" w:rsidP="00693AAB">
-[...142 lines deleted...]
-          <w:p w14:paraId="4879EA79" w14:textId="353257E5" w:rsidR="00693AAB" w:rsidRPr="009C7A2D" w:rsidRDefault="00693AAB" w:rsidP="00693AAB">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="438" w:tblpY="1"/>
+              <w:tblW w:w="2268" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2268"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="000C2372" w:rsidRPr="00AB430F" w14:paraId="0D7153C6" w14:textId="77777777" w:rsidTr="00147D4C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2268" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="70D3C5A3" w14:textId="77777777" w:rsidR="000C2372" w:rsidRPr="00AB430F" w:rsidRDefault="000C2372" w:rsidP="000C2372">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AB430F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:highlight w:val="yellow"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Citación:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AB430F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:highlight w:val="yellow"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Para uso exclusivo de la revista.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0752029E" w14:textId="77777777" w:rsidR="000C2372" w:rsidRPr="00AB430F" w:rsidRDefault="000C2372" w:rsidP="000C2372">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AB430F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Recibido:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AB430F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> XXXXXX</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="703B195F" w14:textId="77777777" w:rsidR="000C2372" w:rsidRPr="00AB430F" w:rsidRDefault="000C2372" w:rsidP="000C2372">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AB430F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Revisado:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AB430F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> XXXXXX</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="264957A3" w14:textId="77777777" w:rsidR="000C2372" w:rsidRPr="00AB430F" w:rsidRDefault="000C2372" w:rsidP="000C2372">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AB430F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Aceptado:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AB430F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> XXXXXX</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="66B3C115" w14:textId="77777777" w:rsidR="000C2372" w:rsidRPr="00AB430F" w:rsidRDefault="000C2372" w:rsidP="000C2372">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AB430F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Publicado:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AB430F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  XXXXXX</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="19033DAA" w14:textId="77777777" w:rsidR="000C2372" w:rsidRPr="00AB430F" w:rsidRDefault="000C2372" w:rsidP="000C2372">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2C615FFA" w14:textId="77777777" w:rsidR="000C2372" w:rsidRPr="00AB430F" w:rsidRDefault="000C2372" w:rsidP="000C2372">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2EABBCA8" w14:textId="77777777" w:rsidR="000C2372" w:rsidRPr="00AB430F" w:rsidRDefault="000C2372" w:rsidP="000C2372">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+                    <w:ind w:right="113"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="DengXian" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB" w:bidi="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AB430F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Este es un artículo </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AB430F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t>Open Access</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AB430F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> bajo la licencia CC BY-NC-ND (https://creativecommons.org/licenses/by-nc-nd/4.0).</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4879EA79" w14:textId="6AD10C5A" w:rsidR="000C2372" w:rsidRPr="009C7A2D" w:rsidRDefault="000C2372" w:rsidP="000C2372">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="DengXian" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7A2D">
-[...118 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A0D6550" w14:textId="58ED6D49" w:rsidR="00693AAB" w:rsidRPr="00693AAB" w:rsidRDefault="00693AAB" w:rsidP="00693AAB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
@@ -1939,64 +1869,50 @@
       <w:r w:rsidRPr="009B66DD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Evite realizar una revisión extensa de la literatura en este apartado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A3C228B" w14:textId="77777777" w:rsidR="009B66DD" w:rsidRPr="009B66DD" w:rsidRDefault="009B66DD" w:rsidP="009B66DD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10E4CB6B" w14:textId="77777777" w:rsidR="009B66DD" w:rsidRDefault="009B66DD" w:rsidP="009B66DD">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="50060689" w14:textId="7E8008F6" w:rsidR="009B66DD" w:rsidRPr="009B66DD" w:rsidRDefault="009B66DD" w:rsidP="009B66DD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B66DD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Presentación del caso</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E48A906" w14:textId="77777777" w:rsidR="009B66DD" w:rsidRPr="009B66DD" w:rsidRDefault="009B66DD" w:rsidP="009B66DD">
@@ -2388,51 +2304,50 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29376BE4" w14:textId="77777777" w:rsidR="009B66DD" w:rsidRPr="009B66DD" w:rsidRDefault="009B66DD" w:rsidP="009B66DD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B66DD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Deben sintetizar de forma breve el principal aprendizaje derivado del caso y su relevancia para la práctica clínica. No deberán introducir información nueva ni formular recomendaciones generales que excedan la evidencia presentada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E32D189" w14:textId="77777777" w:rsidR="009B66DD" w:rsidRPr="009B66DD" w:rsidRDefault="009B66DD" w:rsidP="009B66DD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E9D4818" w14:textId="77777777" w:rsidR="009B66DD" w:rsidRPr="009B66DD" w:rsidRDefault="009B66DD" w:rsidP="009B66DD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
@@ -3153,51 +3068,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="5C4B6A7A" w14:textId="77777777" w:rsidTr="003636D0">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B5D4B1A" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00545A2A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45172612" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00545A2A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Valor</w:t>
@@ -3464,50 +3378,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03178C60" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00545A2A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3970EBAF" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00545A2A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Valor</w:t>
@@ -4615,51 +4530,50 @@
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Parámetros clínicos alterados en pacientes con COVID-19 atendidos en Medicina Interna (n = 150). Debe colocarse después de la primera mención dentro del texto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D463621" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A8FD60B" wp14:editId="0EF0D9BA">
             <wp:extent cx="6377964" cy="3536830"/>
             <wp:effectExtent l="0" t="0" r="3810" b="6985"/>
             <wp:docPr id="1486516488" name="Imagen 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -4716,50 +4630,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="06D0C73F" w14:textId="77777777" w:rsidR="009655E6" w:rsidRPr="00BE1736" w:rsidRDefault="009655E6" w:rsidP="009655E6">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Material suplementario (si aplica)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12785DE8" w14:textId="77777777" w:rsidR="009655E6" w:rsidRPr="00BE1736" w:rsidRDefault="009655E6" w:rsidP="009655E6">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>En caso de tener material suplementario favor de señalar en qué consiste (i.e. Tablas, Instrumentos, Gráficas).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB75297" w14:textId="77777777" w:rsidR="009655E6" w:rsidRDefault="009655E6" w:rsidP="009655E6">
       <w:pPr>
@@ -5058,51 +4973,50 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Declaración de uso de IA (si aplica)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45855428" w14:textId="77777777" w:rsidR="009655E6" w:rsidRPr="0074302C" w:rsidRDefault="009655E6" w:rsidP="009655E6">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074302C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>En caso de haber utilizado herramientas de inteligencia artificial generativa como apoyo para la síntesis de literatura, la revisión de estilo o cualquier otra fase de la elaboración del manuscrito, decláralo brevemente, especificando la herramienta utilizada y el propósito. Los autores asumen la responsabilidad plena por el contenido final. Ejemplo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26FA539B" w14:textId="77777777" w:rsidR="009655E6" w:rsidRPr="00BE1736" w:rsidRDefault="009655E6" w:rsidP="009655E6">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074302C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Se utilizó [nombre de la herramienta] como herramienta de apoyo para la síntesis de literatura y revisión de estilo. El autor asume responsabilidad plena por el contenido.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D7938CA" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00485397" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
       <w:pPr>
@@ -5399,51 +5313,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> interpretación, supervisión, redacción – revisión y edición.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5920C3B4" w14:textId="77777777" w:rsidR="009B66DD" w:rsidRPr="00BE1736" w:rsidRDefault="009B66DD" w:rsidP="009B66DD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Los roles reconocidos por la taxonomía CRediT incluyen: conceptualización, curación de datos, análisis formal, adquisición de financiamiento, investigación, metodología, administración del proyecto, recursos, software, supervisión, validación, visualización, redacción – borrador original y redacción – revisión y edición.</w:t>
+        <w:t xml:space="preserve">Los roles reconocidos por la taxonomía </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE1736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE1736">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incluyen: conceptualización, curación de datos, análisis formal, adquisición de financiamiento, investigación, metodología, administración del proyecto, recursos, software, supervisión, validación, visualización, redacción – borrador original y redacción – revisión y edición.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C48C716" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00485397" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FD33235" w14:textId="0E8480AB" w:rsidR="002D1DB5" w:rsidRPr="00485397" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5455,50 +5387,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Financiamiento</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443A16A9" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00485397" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485397">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Señale las fuentes de financiamiento que respaldaron el desarrollo del estudio, incluyendo proyectos institucionales, fondos públicos, agencias internacionales, organizaciones no gubernamentales o patrocinio privado, si aplica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03843175" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00485397" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485397">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>En caso de no haber recibido financiamiento externo, escriba lo siguiente:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="016A03BD" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00485397" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
       <w:pPr>
@@ -5735,51 +5668,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> antes del envío del manuscrito</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, independientemente del gestor de referencias utilizado</w:t>
       </w:r>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Los DOIs deben ser funcionales.</w:t>
+        <w:t xml:space="preserve"> Los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOIs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben ser funcionales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49EA736F" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="008671FB" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="425B3BF6" w14:textId="77777777" w:rsidR="002358BD" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -5799,74 +5750,138 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008671FB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ejemplo para artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5636B428" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="002358BD" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008671FB">
-[...6 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008671FB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Grand’Maison</w:t>
+        <w:t>Rouleau</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008671FB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> K, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bourget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Chege</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Couturier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> F, Godoy-Ruiz P, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Grand’Maison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008671FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> P, et al. </w:t>
       </w:r>
       <w:r w:rsidRPr="002358BD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Strengthening Primary Care Through Family Medicine Around the World: Collaborating Toward Promising Practices. Fam Med. 2018;50(6):426-436. DOI: 10.22454/FamMed.2018.210965.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BAA5639" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="002358BD" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20BA8D92" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="002358BD" w:rsidRDefault="002358BD" w:rsidP="002358BD">
@@ -6162,67 +6177,87 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008671FB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ejemplo para capítulo de libro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A43946C" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="00C43DC5" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E6D65">
+      <w:r w:rsidRPr="00B34FD7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Franklin AW. </w:t>
       </w:r>
       <w:r w:rsidRPr="002358BD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Management of the problem. En: Smith SM, editor. The maltreatment of children. </w:t>
+        <w:t xml:space="preserve">Management of the problem. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002358BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>En</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002358BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Smith SM, editor. The maltreatment of children. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C43DC5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lancaster: MTP; 2002. p. 83-95.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA1C714" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="008671FB" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="160" w:lineRule="atLeast"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01FAC30D" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="00C43DC5" w:rsidRDefault="002358BD" w:rsidP="00B74115">
@@ -6235,61 +6270,61 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002358BD" w:rsidRPr="00C43DC5" w:rsidSect="00D43C2C">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1276" w:right="758" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="684E2657" w14:textId="77777777" w:rsidR="00401EAE" w:rsidRDefault="00401EAE" w:rsidP="00662710">
+    <w:p w14:paraId="1726CE80" w14:textId="77777777" w:rsidR="00EF5329" w:rsidRDefault="00EF5329" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F3C1615" w14:textId="77777777" w:rsidR="00401EAE" w:rsidRDefault="00401EAE" w:rsidP="00662710">
+    <w:p w14:paraId="3755FC82" w14:textId="77777777" w:rsidR="00EF5329" w:rsidRDefault="00EF5329" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6556,61 +6591,61 @@
       <w:t xml:space="preserve">           </w:t>
     </w:r>
     <w:r w:rsidR="00352584" w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve">              </w:t>
     </w:r>
     <w:r w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C4C5E04" w14:textId="77777777" w:rsidR="00401EAE" w:rsidRDefault="00401EAE" w:rsidP="00662710">
+    <w:p w14:paraId="03968CCB" w14:textId="77777777" w:rsidR="00EF5329" w:rsidRDefault="00EF5329" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A8816FC" w14:textId="77777777" w:rsidR="00401EAE" w:rsidRDefault="00401EAE" w:rsidP="00662710">
+    <w:p w14:paraId="48688838" w14:textId="77777777" w:rsidR="00EF5329" w:rsidRDefault="00EF5329" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1BB07EC0" w14:textId="77777777" w:rsidR="003673F4" w:rsidRDefault="003673F4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7143E5A5" w14:textId="4A92E1AF" w:rsidR="00662710" w:rsidRPr="00352584" w:rsidRDefault="005214CB">
     <w:pPr>
@@ -6878,51 +6913,51 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="FFC000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
           <w:pict>
             <v:line w14:anchorId="5C60C0E4" id="Conector recto 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-41.1pt,73.95pt" to="513.35pt,75.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2H87ftQEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvxDOBsLujTPaQKFwQ&#10;rMTj3vHYM5b8kttkkr+n7WTDAjfExWq72+Wu6vL68eQsO6qEJviet4uGM+VlGIwfe/7t6/7NPWeY&#10;wQ9gg1c9Pyvkj5vXr9Zz7NQyTMEOKjEC8djNsedTzrETAuWkHOAiROUpqUNykGmbRjEkmAndWbFs&#10;mvdiDmmIKUiFSKe7S5JvKr7WSubPWqPKzPacest1TXU9lFVs1tCNCeJk5LUN+IcuHBhPj96gdpCB&#10;/UjmLyhnZAoYdF7I4ETQ2khVORCbtvmDzZcJoqpcSByMN5nw/8HKT8etf0okwxyxw/iUCouTTo5p&#10;a+J3mmnlRZ2yU5XtfJNNnTKTdHjXvGtX7YozSbn27cNdlVVcYApcTJg/qOBYCXpujS+soIPjR8z0&#10;NJU+l5RjH/bG2joZ69nc84fVsqAD+UNbyBS6OPQc/cgZ2JGMJ3OqiBisGcrtgoNpPGxtYkeg4e/3&#10;26Z5buy3svL0DnC61NXUxRbOZPKmNa7n93T3dtv6gq6qu64EfolXokMYzlVTUXY0uUrx6rJijZd7&#10;il/+hc1PAAAA//8DAFBLAwQUAAYACAAAACEAKJ5PgN8AAAAMAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2Qkblu6CrauazohJITUAxIbD5Alpq3WOKXx1vbtyU5ws/V/+v252E+uE1cc&#10;QutJwWqZgEAy3rZUK/g6vi0yEIE1Wd15QgUzBtiX93eFzq0f6ROvB65FLKGQawUNc59LGUyDToel&#10;75Fi9u0HpzmuQy3toMdY7jqZJslaOt1SvNDoHl8bNOfDxSmowjybbDQ//PHumLHaVjRZpR4fppcd&#10;CMaJ/2C46Ud1KKPTyV/IBtEpWGRpGtEYPG22IG5Ekq43IE5xek5WIMtC/n+i/AUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA2H87ftQEAAFMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAonk+A3wAAAAwBAAAPAAAAAAAAAAAAAAAAAA8EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="#ffc000">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13746CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54FEF87E"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7450,160 +7485,167 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="132"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="164"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00662710"/>
     <w:rsid w:val="00001871"/>
     <w:rsid w:val="000206AD"/>
     <w:rsid w:val="00024187"/>
     <w:rsid w:val="000539D9"/>
     <w:rsid w:val="00066141"/>
+    <w:rsid w:val="000C2372"/>
     <w:rsid w:val="000C5D7E"/>
     <w:rsid w:val="000D2822"/>
     <w:rsid w:val="00147890"/>
     <w:rsid w:val="00151DB0"/>
     <w:rsid w:val="0016439B"/>
     <w:rsid w:val="001F444F"/>
     <w:rsid w:val="00226C69"/>
     <w:rsid w:val="002358BD"/>
     <w:rsid w:val="002B2D0A"/>
     <w:rsid w:val="002D1DB5"/>
     <w:rsid w:val="002E6D65"/>
     <w:rsid w:val="00305CF5"/>
     <w:rsid w:val="003235F5"/>
     <w:rsid w:val="003401BA"/>
+    <w:rsid w:val="003477C8"/>
     <w:rsid w:val="00352584"/>
     <w:rsid w:val="003561E9"/>
     <w:rsid w:val="003673F4"/>
     <w:rsid w:val="003B5040"/>
     <w:rsid w:val="00401EAE"/>
     <w:rsid w:val="00420B97"/>
     <w:rsid w:val="00485397"/>
     <w:rsid w:val="004A0406"/>
     <w:rsid w:val="004C5490"/>
     <w:rsid w:val="00502B00"/>
     <w:rsid w:val="005214CB"/>
     <w:rsid w:val="00542F40"/>
     <w:rsid w:val="005B2081"/>
     <w:rsid w:val="005C391B"/>
     <w:rsid w:val="006357DE"/>
     <w:rsid w:val="00662710"/>
+    <w:rsid w:val="006817AE"/>
     <w:rsid w:val="00693AAB"/>
     <w:rsid w:val="006A31C3"/>
     <w:rsid w:val="006D6F1D"/>
     <w:rsid w:val="006F0654"/>
     <w:rsid w:val="00716E8E"/>
     <w:rsid w:val="0073391B"/>
     <w:rsid w:val="00794329"/>
     <w:rsid w:val="007B5A04"/>
+    <w:rsid w:val="007D160D"/>
     <w:rsid w:val="00814D2F"/>
     <w:rsid w:val="008263CA"/>
     <w:rsid w:val="0083637A"/>
     <w:rsid w:val="008516CB"/>
     <w:rsid w:val="0085752C"/>
     <w:rsid w:val="0086613D"/>
     <w:rsid w:val="008B6A41"/>
     <w:rsid w:val="009655E6"/>
     <w:rsid w:val="009B2055"/>
     <w:rsid w:val="009B66DD"/>
     <w:rsid w:val="009C7A2D"/>
     <w:rsid w:val="009F0839"/>
     <w:rsid w:val="00A11076"/>
     <w:rsid w:val="00A13443"/>
     <w:rsid w:val="00A44AA6"/>
     <w:rsid w:val="00A553F1"/>
     <w:rsid w:val="00A949F1"/>
     <w:rsid w:val="00AB4F10"/>
     <w:rsid w:val="00AC7F77"/>
     <w:rsid w:val="00AF3117"/>
     <w:rsid w:val="00B0500A"/>
     <w:rsid w:val="00B169BA"/>
     <w:rsid w:val="00B235E8"/>
     <w:rsid w:val="00B273FB"/>
+    <w:rsid w:val="00B34FD7"/>
     <w:rsid w:val="00B74115"/>
     <w:rsid w:val="00B961DF"/>
     <w:rsid w:val="00BA697B"/>
     <w:rsid w:val="00BB612C"/>
     <w:rsid w:val="00C12B0B"/>
     <w:rsid w:val="00C1543B"/>
     <w:rsid w:val="00C43DC5"/>
     <w:rsid w:val="00C5546A"/>
     <w:rsid w:val="00C750CF"/>
     <w:rsid w:val="00CA3891"/>
     <w:rsid w:val="00D31229"/>
     <w:rsid w:val="00D34D1F"/>
     <w:rsid w:val="00D43C2C"/>
+    <w:rsid w:val="00D7267F"/>
     <w:rsid w:val="00DC0119"/>
     <w:rsid w:val="00E35335"/>
     <w:rsid w:val="00E71F98"/>
     <w:rsid w:val="00EA3471"/>
+    <w:rsid w:val="00EF5329"/>
     <w:rsid w:val="00F241A1"/>
     <w:rsid w:val="00F35FE6"/>
     <w:rsid w:val="00FB3259"/>
     <w:rsid w:val="00FF1183"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -8829,50 +8871,78 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodelnea">
     <w:name w:val="line number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B2055"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="134954637">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="967081106">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -9183,70 +9253,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43060604-EE9C-454D-A2AF-22D0CE218031}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>12349</Characters>
+  <Pages>7</Pages>
+  <Words>2263</Words>
+  <Characters>12450</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>102</Lines>
+  <Lines>103</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14565</CharactersWithSpaces>
+  <CharactersWithSpaces>14684</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GUSTAVO HERNANDEZ ROSAS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>