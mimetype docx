--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -152,486 +152,390 @@
       </w:pPr>
       <w:r w:rsidRPr="005B0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Título en inglés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAA8397" w14:textId="77777777" w:rsidR="005B0BD3" w:rsidRDefault="005B0BD3" w:rsidP="00B0500A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D305898" w14:textId="18C9BED4" w:rsidR="00662710" w:rsidRPr="00545A2A" w:rsidRDefault="00C750CF" w:rsidP="00B0500A">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="5A0B15A0" w14:textId="77777777" w:rsidR="00240DC7" w:rsidRDefault="00240DC7" w:rsidP="00240DC7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nombre(s) Apellido-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido,¹</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre(s) Apellido-Apellido,² Nombre(s) Apellido-Apellido³*…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76498FC9" w14:textId="77777777" w:rsidR="00240DC7" w:rsidRDefault="00240DC7" w:rsidP="00240DC7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1E0B1A" w14:textId="77777777" w:rsidR="00240DC7" w:rsidRDefault="00240DC7" w:rsidP="00240DC7">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Escriba</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la afiliación institucional completa del autor, indicando el área, unidad o servicio, la institución de adscripción, la ciudad y el país. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilice siglas ni abreviaturas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX-XXXX-XXXX-XXXX. Correo electrónico: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3E9CD2AA" w14:textId="77777777" w:rsidR="00240DC7" w:rsidRDefault="00240DC7" w:rsidP="00240DC7">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Escriba</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la afiliación institucional completa del autor, indicando el área, unidad o servicio, la institución de adscripción, la ciudad y el país. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilice siglas ni abreviaturas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B0500A" w:rsidRPr="00545A2A">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX-XXXX-XXXX-XXXX. Correo electrónico: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="214AA518" w14:textId="77777777" w:rsidR="00240DC7" w:rsidRDefault="00240DC7" w:rsidP="00240DC7">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...66 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Escriba</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la afiliación institucional completa del autor, indicando el área, unidad o servicio, la institución de adscripción, la ciudad y el país. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilice siglas ni abreviaturas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...75 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:vertAlign w:val="superscript"/>
-[...88 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX-XXXX-XXXX-XXXX. Correo electrónico: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:vertAlign w:val="superscript"/>
-[...77 lines deleted...]
-    <w:p w14:paraId="78B2475D" w14:textId="77777777" w:rsidR="00545A2A" w:rsidRDefault="00545A2A" w:rsidP="00545A2A">
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="47AC3B52" w14:textId="77777777" w:rsidR="00240DC7" w:rsidRDefault="00240DC7" w:rsidP="00240DC7">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="atLeast"/>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="18DC541E" w14:textId="65DE8F5D" w:rsidR="00662710" w:rsidRPr="00545A2A" w:rsidRDefault="00662710" w:rsidP="00662710">
+    <w:p w14:paraId="356C9C12" w14:textId="77777777" w:rsidR="00240DC7" w:rsidRDefault="00240DC7" w:rsidP="00240DC7">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="atLeast"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00545A2A">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Autor de correspondencia: Nombre(s) Apellido-Apellido. Correo electrónico: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B0500A" w:rsidRPr="00545A2A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>xxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1664A5C3" w14:textId="77777777" w:rsidR="002C0A64" w:rsidRDefault="002C0A64" w:rsidP="002C0A64">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52DE3CC5" w14:textId="15D32B30" w:rsidR="00CF3775" w:rsidRPr="008620A5" w:rsidRDefault="00CF3775" w:rsidP="00126742">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
@@ -1183,333 +1087,415 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> presente los hallazgos más relevantes en relación con el objetivo y los métodos descritos. </w:t>
       </w:r>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conclusión:</w:t>
       </w:r>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> exponga la conclusión principal derivada de los resultados obtenidos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C3B5F2" w14:textId="28191B32" w:rsidR="00B0500A" w:rsidRPr="00545A2A" w:rsidRDefault="00B0500A" w:rsidP="00B0500A">
-[...13 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="395" w:tblpY="8953"/>
+        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="438" w:tblpY="1"/>
         <w:tblW w:w="2268" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA1C66" w:rsidRPr="009C7A2D" w14:paraId="42D63710" w14:textId="77777777" w:rsidTr="00BE10E7">
+      <w:tr w:rsidR="00AA2DD5" w:rsidRPr="009C7A2D" w14:paraId="57BDF339" w14:textId="77777777" w:rsidTr="007D7108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE6C078" w14:textId="77777777" w:rsidR="00CA1C66" w:rsidRPr="009C7A2D" w:rsidRDefault="00CA1C66" w:rsidP="00BE10E7">
+          <w:p w14:paraId="4AFE5A52" w14:textId="77777777" w:rsidR="00AA2DD5" w:rsidRPr="009C7A2D" w:rsidRDefault="00AA2DD5" w:rsidP="007D7108">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694654">
+            <w:r w:rsidRPr="00E73360">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Citación:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Citación:</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00694654">
+            <w:r w:rsidRPr="00A44AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:tab/>
-              <w:t xml:space="preserve"> Para uso exclusivo de la revista.</w:t>
+              <w:t>Para uso exclusivo de la revista.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E7298E1" w14:textId="77777777" w:rsidR="00CA1C66" w:rsidRPr="009C7A2D" w:rsidRDefault="00CA1C66" w:rsidP="00BE10E7">
+          <w:p w14:paraId="1ADBCC44" w14:textId="77777777" w:rsidR="00AA2DD5" w:rsidRPr="009C7A2D" w:rsidRDefault="00AA2DD5" w:rsidP="007D7108">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A6220">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Recibido:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D380353" w14:textId="77777777" w:rsidR="00AA2DD5" w:rsidRPr="009C7A2D" w:rsidRDefault="00AA2DD5" w:rsidP="007D7108">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A6220">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Revisado:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68E470F3" w14:textId="77777777" w:rsidR="00AA2DD5" w:rsidRDefault="00AA2DD5" w:rsidP="007D7108">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A6220">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Aceptado:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ECE0667" w14:textId="77777777" w:rsidR="00AA2DD5" w:rsidRPr="009C7A2D" w:rsidRDefault="00AA2DD5" w:rsidP="007D7108">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A6220">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Publicado:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60D85503" w14:textId="77777777" w:rsidR="00AA2DD5" w:rsidRPr="009C7A2D" w:rsidRDefault="00AA2DD5" w:rsidP="007D7108">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7A2D">
+          </w:p>
+          <w:p w14:paraId="66424BC0" w14:textId="77777777" w:rsidR="00AA2DD5" w:rsidRPr="009C7A2D" w:rsidRDefault="00AA2DD5" w:rsidP="007D7108">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Recibido: XXXXXX</w:t>
-[...64 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6446AA4A" w14:textId="77777777" w:rsidR="00CA1C66" w:rsidRPr="009C7A2D" w:rsidRDefault="00CA1C66" w:rsidP="00BE10E7">
-[...14 lines deleted...]
-          <w:p w14:paraId="05FFD68B" w14:textId="04BA6410" w:rsidR="00CA1C66" w:rsidRPr="009C7A2D" w:rsidRDefault="00CA1C66" w:rsidP="00BE10E7">
+          <w:p w14:paraId="1860E1AA" w14:textId="77777777" w:rsidR="00AA2DD5" w:rsidRPr="009C7A2D" w:rsidRDefault="00AA2DD5" w:rsidP="007D7108">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="DengXian" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C7A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Este es un artículo </w:t>
             </w:r>
-            <w:r w:rsidR="00B36005">
+            <w:r w:rsidRPr="00E73360">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Open Access</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>O</w:t>
+              <w:t xml:space="preserve"> bajo la licencia </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C7A2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">pen </w:t>
+              <w:t>CC</w:t>
             </w:r>
-            <w:r w:rsidR="00B36005">
+            <w:r w:rsidRPr="009C7A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>A</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C7A2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ccess bajo la licencia </w:t>
+              <w:t>BY-NC-ND</w:t>
             </w:r>
-            <w:r w:rsidR="00B36005">
+            <w:r w:rsidRPr="009C7A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>CC BY-NC-ND</w:t>
+              <w:t xml:space="preserve"> (http</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C7A2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (http</w:t>
+              <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00B36005">
+            <w:r w:rsidRPr="009C7A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>://creativecommons.org/licenses/by-nc-nd/4.0)</w:t>
             </w:r>
-            <w:r w:rsidR="00B36005">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55C07AA5" w14:textId="3FCB01BA" w:rsidR="0083637A" w:rsidRPr="00545A2A" w:rsidRDefault="00B0500A" w:rsidP="00B0500A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
@@ -1847,60 +1833,60 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Material y métodos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DFDD6E0" w14:textId="4A221384" w:rsidR="005C391B" w:rsidRPr="00545A2A" w:rsidRDefault="005C391B" w:rsidP="005C391B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describa de forma clara y concisa cómo se realizó el estudio, de modo que pueda ser reproducido por otros investigadores. Redacte este apartado en tiempo pretérito. Incluya el tipo de estudio, la población, el lugar y periodo de realización, el tamaño y tipo de </w:t>
+        <w:t xml:space="preserve">Describa de forma clara y concisa cómo se realizó el estudio, de modo que pueda ser reproducido por otros investigadores. Redacte este apartado en tiempo pretérito. Incluya el tipo de estudio, la población, el lugar y periodo de realización, el tamaño y tipo de muestra, así como los criterios de inclusión, exclusión y eliminación. Indique si se obtuvo </w:t>
       </w:r>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">muestra, así como los criterios de inclusión, exclusión y eliminación. Indique si se obtuvo consentimiento informado y especifique </w:t>
+        <w:t xml:space="preserve">consentimiento informado y especifique </w:t>
       </w:r>
       <w:r w:rsidR="00207FA3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>si utilizó alguna</w:t>
       </w:r>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> guía de reporte (por ejemplo: STROBE, SRQR, CONSORT, entre otras). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCE7847" w14:textId="7D69A3F2" w:rsidR="005C391B" w:rsidRPr="00545A2A" w:rsidRDefault="005C391B" w:rsidP="001463C5">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843" w:firstLine="317"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
@@ -2376,51 +2362,51 @@
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="5CEF126B" id="AutoShape 2" o:spid="_x0000_s1026" alt="Imagen generada: Matriz de riesgo visualizada en gráfico" style="width:23.85pt;height:23.85pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJmTBy0wEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v0zAUfUfiP1h+p0lLB1vUdJo2DSEN&#10;hjT4Aa5jNxaJr7nXbVp+PddO1xZ4m/Zi3Q/n3HOPTxbXu74TW4PkwNdyOimlMF5D4/y6lj++37+7&#10;lIKi8o3qwJta7g3J6+XbN4shVGYGLXSNQcEgnqoh1LKNMVRFQbo1vaIJBOO5aQF7FTnFddGgGhi9&#10;74pZWX4oBsAmIGhDxNW7sSmXGd9ao+OjtWSi6GrJ3GI+MZ+rdBbLharWqELr9IGGegGLXjnPQ49Q&#10;dyoqsUH3H1TvNAKBjRMNfQHWOm3yDrzNtPxnm6dWBZN3YXEoHGWi14PVX7dP4Rsm6hQeQP8k4eG2&#10;VX5tbiiwfPyo8lRChKE1qmEG06RdMQSqjhgpIUYTq+ELNPzaahMhy7Kz2KcZvLDYZfX3R/XNLgrN&#10;xffl7PLqQgrNrUOcJqjq+eOAFD8Z6EUKaonMLoOr7QPF8erzlTTLw73ruvzAnf+rwJipksknvskt&#10;VK2g2TN3hNEkbGoOWsDfUgxskFrSr41CI0X32fP+V9P5PDkqJ/OLjzNO8LyzOu8orxmqllGKMbyN&#10;ows3Ad26zTKPHG9YM+vyPidWB7JsgqzIwbDJZed5vnX6rZZ/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;GwY7wdkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi9iNIlZiNkUKYhGh&#10;NNWep9kxCWZn0+w2if/eUQ96mcfwhve+yRaTa9VAfWg8G7iaJaCIS28brgy8bh8v70CFiGyx9UwG&#10;PinAIj89yTC1fuQNDUWslIRwSNFAHWOXah3KmhyGme+IxXv3vcMoa19p2+Mo4a7V10lyqx02LA01&#10;drSsqfwojs7AWK6H3fblSa8vdivPh9VhWbw9G3N+Nj3cg4o0xb9j+MYXdMiFae+PbINqDcgj8WeK&#10;dzOfg9r/qs4z/Z89/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJmTBy0wEAAJ4DAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAbBjvB2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="422950B4" w14:textId="25C0E3F0" w:rsidR="00151DB0" w:rsidRPr="00545A2A" w:rsidRDefault="00794329" w:rsidP="00794329">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
@@ -4948,109 +4934,222 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Declaración de uso de IA (si aplica)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1741096C" w14:textId="77777777" w:rsidR="009039C1" w:rsidRPr="0074302C" w:rsidRDefault="009039C1" w:rsidP="009039C1">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074302C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>En caso de haber utilizado herramientas de inteligencia artificial generativa como apoyo para la síntesis de literatura, la revisión de estilo o cualquier otra fase de la elaboración del manuscrito, decláralo brevemente, especificando la herramienta utilizada y el propósito. Los autores asumen la responsabilidad plena por el contenido final. Ejemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35132517" w14:textId="77777777" w:rsidR="009039C1" w:rsidRPr="00BE1736" w:rsidRDefault="009039C1" w:rsidP="009039C1">
+    <w:p w14:paraId="35132517" w14:textId="77777777" w:rsidR="009039C1" w:rsidRPr="00AA2DD5" w:rsidRDefault="009039C1" w:rsidP="009039C1">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074302C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Se utilizó [nombre de la herramienta] como herramienta de apoyo para la síntesis de literatura y revisión de estilo. El autor asume responsabilidad plena por el contenido.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D7938CA" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00FA3B42" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
+        <w:t xml:space="preserve">Se utilizó [nombre de la herramienta] como herramienta de apoyo para la síntesis de literatura y revisión de estilo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>asume</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plena por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>contenido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7938CA" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00AA2DD5" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="17DD084A" w14:textId="77777777" w:rsidR="001463C5" w:rsidRPr="00BE1736" w:rsidRDefault="001463C5" w:rsidP="001463C5">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AAB072D" w14:textId="77777777" w:rsidR="006B428B" w:rsidRPr="00835A07" w:rsidRDefault="006B428B" w:rsidP="006B428B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="1593AD44" w14:textId="77777777" w:rsidR="001463C5" w:rsidRPr="00BE1736" w:rsidRDefault="001463C5" w:rsidP="001463C5">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author contributions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3998E165" w14:textId="77777777" w:rsidR="0079617B" w:rsidRPr="00BE1736" w:rsidRDefault="0079617B" w:rsidP="0079617B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Indique de forma breve y precisa el papel de cada autor en la elaboración del manuscrito, conforme a la taxonomía internacional </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -5080,71 +5179,71 @@
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Roles </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Taxonomy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>). Cada autor debe estar vinculado explícitamente a una o más contribuciones y haber revisado y aprobado la versión final del texto. El envío del manuscrito implica la aceptación de responsabilidad individual sobre las contribuciones declaradas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6ACDE3" w14:textId="77777777" w:rsidR="001463C5" w:rsidRPr="00BE1736" w:rsidRDefault="001463C5" w:rsidP="001463C5">
+    <w:p w14:paraId="390BA12E" w14:textId="77777777" w:rsidR="0079617B" w:rsidRPr="00BE1736" w:rsidRDefault="0079617B" w:rsidP="0079617B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ejemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6569628B" w14:textId="77777777" w:rsidR="001463C5" w:rsidRDefault="001463C5" w:rsidP="001463C5">
+    <w:p w14:paraId="0E33321D" w14:textId="77777777" w:rsidR="0079617B" w:rsidRDefault="0079617B" w:rsidP="0079617B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">XX </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -5268,89 +5367,89 @@
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00397FD3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Usar solo siglas de nombres y apellidos):</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> interpretación, supervisión, redacción – revisión y edición.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CB3A54" w14:textId="4923B94B" w:rsidR="001463C5" w:rsidRDefault="001463C5" w:rsidP="002D1DB5">
+    <w:p w14:paraId="5D163230" w14:textId="77777777" w:rsidR="0079617B" w:rsidRPr="00BE1736" w:rsidRDefault="0079617B" w:rsidP="0079617B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Los roles reconocidos por la taxonomía </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE1736">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> incluyen: conceptualización, curación de datos, análisis formal, adquisición de financiamiento, investigación, metodología, administración del proyecto, recursos, software, supervisión, validación, visualización, redacción – borrador original y redacción – revisión y edición.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA0852C" w14:textId="77777777" w:rsidR="001463C5" w:rsidRPr="00FA3B42" w:rsidRDefault="001463C5" w:rsidP="002D1DB5">
+    <w:p w14:paraId="7AA0852C" w14:textId="77777777" w:rsidR="001463C5" w:rsidRPr="0079617B" w:rsidRDefault="001463C5" w:rsidP="002D1DB5">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FD33235" w14:textId="0E8480AB" w:rsidR="002D1DB5" w:rsidRPr="00FA3B42" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA3B42">
@@ -6120,55 +6219,56 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008671FB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ejemplo para capítulo de libro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CBE72C8" w14:textId="77777777" w:rsidR="008671FB" w:rsidRPr="00E43EB2" w:rsidRDefault="008671FB" w:rsidP="008671FB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005428B9">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="0079617B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Franklin AW. </w:t>
       </w:r>
       <w:r w:rsidRPr="00421951">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Management of the problem. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00421951">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>En</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00421951">
         <w:rPr>
@@ -6198,61 +6298,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B74115" w:rsidRPr="008671FB" w:rsidSect="005C391B">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="758" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CFE8ACC" w14:textId="77777777" w:rsidR="00452A15" w:rsidRDefault="00452A15" w:rsidP="00662710">
+    <w:p w14:paraId="733AD5CF" w14:textId="77777777" w:rsidR="003F3E8E" w:rsidRDefault="003F3E8E" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E6DB94B" w14:textId="77777777" w:rsidR="00452A15" w:rsidRDefault="00452A15" w:rsidP="00662710">
+    <w:p w14:paraId="56A08B49" w14:textId="77777777" w:rsidR="003F3E8E" w:rsidRDefault="003F3E8E" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -6496,61 +6596,61 @@
       <w:t xml:space="preserve">           </w:t>
     </w:r>
     <w:r w:rsidR="00352584" w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve">              </w:t>
     </w:r>
     <w:r w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27FE8EC1" w14:textId="77777777" w:rsidR="00452A15" w:rsidRDefault="00452A15" w:rsidP="00662710">
+    <w:p w14:paraId="2123EE25" w14:textId="77777777" w:rsidR="003F3E8E" w:rsidRDefault="003F3E8E" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72BD036A" w14:textId="77777777" w:rsidR="00452A15" w:rsidRDefault="00452A15" w:rsidP="00662710">
+    <w:p w14:paraId="48E6F3E1" w14:textId="77777777" w:rsidR="003F3E8E" w:rsidRDefault="003F3E8E" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7143E5A5" w14:textId="43716411" w:rsidR="00662710" w:rsidRPr="00352584" w:rsidRDefault="00352584">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6803,51 +6903,51 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="FFC000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:line w14:anchorId="0D6AEE29" id="Conector recto 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-44.55pt,80.85pt" to="509.9pt,81.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfrB081QEAAIYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N7bz2N0YcfaQIL0U&#10;7QJ93BVZsgXoBVKNk78vpWSDbXsrepFFURxxhuPN89lZdlKAJviON7OaM+Vl6I0fOv792+HDE2eY&#10;hO+FDV51/KKQP2/fv9tMsVXzMAbbK2AE4rGdYsfHlGJbVShH5QTOQlSekjqAE4lCGKoexETozlbz&#10;un6opgB9hCAVIp3ur0m+LfhaK5m+aI0qMdtx6i2VFcp6zGu13Yh2ABFHI29tiH/owgnj6dE71F4k&#10;wX6C+QvKGQkBg04zGVwVtDZSFQ7Epqn/YPN1FFEVLiQOxrtM+P9g5efTCzDTd3y5Xj0slutlw5kX&#10;jka1o4HJFIBB/rBF1mqK2FLJzr/ALcL4Apn4WYNj2pr4g2xQpCBy7FyUvtyVVufEJB0+1stm1aw4&#10;k5RrFuvHMonqCpPhImD6qIJjedNxa3wWQrTi9AkTPU1XX6/kYx8OxtoyTOvZ1PH1ap7RBVlKW5Fo&#10;6yKRRD9wJuxAXpUJCiIGa/pcnXEQhuPOAjsJ8svhsKvr18Z+u5af3gscr/dK6uokZxLZ2RrX8Seq&#10;vVdbn9FVMeSNQJbyKl7eHUN/KZpWOaJhF4o3Y2Y3vY1p//b32f4CAAD//wMAUEsDBBQABgAIAAAA&#10;IQByEU1S3gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtZW4tU5AKkmIUyEk&#10;hJQDEoUPcO0liRqvQ7xtkr/HOcFxZ55mZ8rD7HpxxTF0nhSkuwQEkvG2o0bB1+frNgMRWJPVvSdU&#10;sGCAQ3V7U+rC+ok+8HrkRsQQCoVW0DIPhZTBtOh02PkBKXrffnSa4zk20o56iuGul/dJspdOdxQ/&#10;tHrAlxbN+XhxCuqwLCabzA+/vzlmrPOaZqvU3WZ+fgLBOPMfDGv9WB2q2OnkL2SD6BVsszyNaDT2&#10;6SOIlUjSPK45rdJDDrIq5f8R1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn6wdPNUB&#10;AACGAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAchFN&#10;Ut4AAAAMAQAADwAAAAAAAAAAAAAAAAAvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" strokecolor="#ffc000">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F8219C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A57031DA"/>
     <w:lvl w:ilvl="0" w:tplc="E924B614">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -7262,149 +7362,159 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="132"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00662710"/>
     <w:rsid w:val="000206AD"/>
     <w:rsid w:val="00024187"/>
     <w:rsid w:val="00031D00"/>
     <w:rsid w:val="000539D9"/>
     <w:rsid w:val="00066141"/>
     <w:rsid w:val="000834F4"/>
     <w:rsid w:val="00096940"/>
     <w:rsid w:val="001047BA"/>
     <w:rsid w:val="00126742"/>
     <w:rsid w:val="001463C5"/>
     <w:rsid w:val="00150F76"/>
     <w:rsid w:val="00151DB0"/>
     <w:rsid w:val="00185340"/>
     <w:rsid w:val="001F444F"/>
     <w:rsid w:val="001F7F16"/>
     <w:rsid w:val="00207FA3"/>
     <w:rsid w:val="00214804"/>
     <w:rsid w:val="00226C69"/>
     <w:rsid w:val="00233DE4"/>
+    <w:rsid w:val="00240DC7"/>
     <w:rsid w:val="0024755C"/>
+    <w:rsid w:val="00257887"/>
     <w:rsid w:val="002642EA"/>
     <w:rsid w:val="00295E1C"/>
     <w:rsid w:val="002C0A64"/>
     <w:rsid w:val="002D1DB5"/>
     <w:rsid w:val="00302A03"/>
     <w:rsid w:val="00305A10"/>
     <w:rsid w:val="00352584"/>
     <w:rsid w:val="003561E9"/>
     <w:rsid w:val="003D185E"/>
+    <w:rsid w:val="003F3E8E"/>
     <w:rsid w:val="0041626F"/>
     <w:rsid w:val="00421951"/>
     <w:rsid w:val="00435405"/>
     <w:rsid w:val="00452A15"/>
     <w:rsid w:val="00453BDD"/>
     <w:rsid w:val="0047594D"/>
     <w:rsid w:val="004E0FF4"/>
+    <w:rsid w:val="004E19BC"/>
     <w:rsid w:val="004F4C32"/>
     <w:rsid w:val="00537209"/>
     <w:rsid w:val="005428B9"/>
     <w:rsid w:val="00545A2A"/>
     <w:rsid w:val="00556026"/>
     <w:rsid w:val="00570D68"/>
     <w:rsid w:val="00584A31"/>
     <w:rsid w:val="005B0BD3"/>
     <w:rsid w:val="005C391B"/>
     <w:rsid w:val="005D067D"/>
     <w:rsid w:val="006357DE"/>
     <w:rsid w:val="00662710"/>
     <w:rsid w:val="00694654"/>
+    <w:rsid w:val="006B428B"/>
+    <w:rsid w:val="006D6C6F"/>
     <w:rsid w:val="007037BE"/>
     <w:rsid w:val="00716E8E"/>
     <w:rsid w:val="00743D89"/>
     <w:rsid w:val="00794329"/>
+    <w:rsid w:val="0079617B"/>
     <w:rsid w:val="007A44B3"/>
     <w:rsid w:val="007B5A04"/>
+    <w:rsid w:val="007D7108"/>
     <w:rsid w:val="008128A4"/>
     <w:rsid w:val="00814D2F"/>
     <w:rsid w:val="0083637A"/>
     <w:rsid w:val="008516CB"/>
     <w:rsid w:val="0085752C"/>
     <w:rsid w:val="008620A5"/>
     <w:rsid w:val="0086613D"/>
     <w:rsid w:val="008671FB"/>
     <w:rsid w:val="00897186"/>
     <w:rsid w:val="008A15AE"/>
     <w:rsid w:val="008B6A41"/>
     <w:rsid w:val="009039C1"/>
     <w:rsid w:val="00905683"/>
     <w:rsid w:val="009154E6"/>
     <w:rsid w:val="00956813"/>
     <w:rsid w:val="009B2E01"/>
     <w:rsid w:val="009C3B9D"/>
     <w:rsid w:val="009E7C29"/>
+    <w:rsid w:val="00A9489F"/>
+    <w:rsid w:val="00AA2DD5"/>
     <w:rsid w:val="00AF3117"/>
     <w:rsid w:val="00B0500A"/>
     <w:rsid w:val="00B13AF6"/>
     <w:rsid w:val="00B273FB"/>
     <w:rsid w:val="00B36005"/>
     <w:rsid w:val="00B74115"/>
     <w:rsid w:val="00B85E0C"/>
     <w:rsid w:val="00C038E7"/>
     <w:rsid w:val="00C12B0B"/>
     <w:rsid w:val="00C5695F"/>
     <w:rsid w:val="00C750CF"/>
     <w:rsid w:val="00C9057E"/>
     <w:rsid w:val="00C92D19"/>
     <w:rsid w:val="00CA1C66"/>
     <w:rsid w:val="00CF0A05"/>
     <w:rsid w:val="00CF3775"/>
     <w:rsid w:val="00D213A1"/>
     <w:rsid w:val="00D34D1F"/>
     <w:rsid w:val="00D5051D"/>
     <w:rsid w:val="00D6714A"/>
     <w:rsid w:val="00D84D8A"/>
     <w:rsid w:val="00DA7546"/>
     <w:rsid w:val="00E43EB2"/>
     <w:rsid w:val="00E471E7"/>
     <w:rsid w:val="00F241A1"/>
@@ -8715,50 +8825,63 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="270"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="36" w:space="14" w:color="DDDDDD"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1519848771">
           <w:blockQuote w:val="1"/>
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="270"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="36" w:space="14" w:color="DDDDDD"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1831674731">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -9072,69 +9195,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43060604-EE9C-454D-A2AF-22D0CE218031}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2271</Words>
-  <Characters>12491</Characters>
+  <Words>2288</Words>
+  <Characters>12584</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>104</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14733</CharactersWithSpaces>
+  <CharactersWithSpaces>14843</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GUSTAVO HERNANDEZ ROSAS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>