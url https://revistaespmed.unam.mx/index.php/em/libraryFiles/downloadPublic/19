--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -25,1341 +25,1292 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6EEFDE1C" w14:textId="4FF90695" w:rsidR="00662710" w:rsidRPr="00771307" w:rsidRDefault="00693AAB" w:rsidP="00662710">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C0C0C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212128889"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk212299523"/>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C0C0C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Case Report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0328BEE7" w14:textId="61944DCC" w:rsidR="00662710" w:rsidRPr="00771307" w:rsidRDefault="00B0500A" w:rsidP="00662710">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk197067518"/>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Article Title</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67962DA9" w14:textId="77777777" w:rsidR="005214CB" w:rsidRPr="00771307" w:rsidRDefault="005214CB" w:rsidP="005214CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40522750" w14:textId="39BECB9E" w:rsidR="005214CB" w:rsidRPr="00771307" w:rsidRDefault="005214CB" w:rsidP="005214CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Article Title (Spanish)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF80FA1" w14:textId="77777777" w:rsidR="005214CB" w:rsidRPr="00771307" w:rsidRDefault="005214CB" w:rsidP="00B0500A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D305898" w14:textId="07628E41" w:rsidR="00662710" w:rsidRPr="00771307" w:rsidRDefault="00C750CF" w:rsidP="00B0500A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="38A81544" w14:textId="77777777" w:rsidR="001C2923" w:rsidRDefault="001C2923" w:rsidP="001C2923">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00771307">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00771307">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>First name(s) Last name-Last name,¹ First name(s) Last name-Last name,² First name(s) Last name-Last name³*…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23449CA2" w14:textId="77777777" w:rsidR="001C2923" w:rsidRPr="0023506D" w:rsidRDefault="001C2923" w:rsidP="001C2923">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00771307">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A39BEE8" w14:textId="77777777" w:rsidR="001C2923" w:rsidRPr="0023506D" w:rsidRDefault="001C2923" w:rsidP="001C2923">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00771307">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00771307">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¹ Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00771307">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Do not use acronyms or abbreviations.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: xxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345D8BC5" w14:textId="77777777" w:rsidR="001C2923" w:rsidRPr="0023506D" w:rsidRDefault="001C2923" w:rsidP="001C2923">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">² Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Do not use acronyms or abbreviations.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00771307">
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: xxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C7D4F8" w14:textId="77777777" w:rsidR="001C2923" w:rsidRDefault="001C2923" w:rsidP="001C2923">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">³ Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Do not use acronyms or abbreviations.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00771307">
-[...152 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: xxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2441DDC0" w14:textId="77777777" w:rsidR="001C2923" w:rsidRPr="0023506D" w:rsidRDefault="001C2923" w:rsidP="001C2923">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667C1274" w14:textId="15144D14" w:rsidR="00147890" w:rsidRPr="00EC32FC" w:rsidRDefault="001C2923" w:rsidP="001C2923">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Corresponding author: First name(s) Last name-Last name. Email: xxxxxxxxxx</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4464B4CC" w14:textId="77777777" w:rsidR="005214CB" w:rsidRPr="00771307" w:rsidRDefault="005214CB" w:rsidP="005214CB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67355429" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="006555DB" w:rsidRDefault="006555DB" w:rsidP="006555DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006555DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>General Instructions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03EA9A44" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="006555DB" w:rsidRDefault="006555DB" w:rsidP="006555DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A2CCF5C" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="006555DB" w:rsidRDefault="006555DB" w:rsidP="006555DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006555DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Before preparing your manuscript, please read this guide carefully.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="041BE028" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="006555DB" w:rsidRDefault="006555DB" w:rsidP="006555DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C7308F1" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="006555DB" w:rsidRDefault="006555DB" w:rsidP="006555DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006555DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Contributions must be submitted in Word format (.docx) using this template, which defines the font (Garamond), font size, margins, and line spacing. Manuscripts submitted in PDF or any format other than those specified will not be accepted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242AD80D" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="006555DB" w:rsidRDefault="006555DB" w:rsidP="006555DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AAF1DAD" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="006555DB" w:rsidRDefault="006555DB" w:rsidP="006555DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006555DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Compliance with this template is a technical requirement for initiating the editorial process. Manuscripts that do not conform to these guidelines may be returned to the authors before editorial evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B123D1B" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="006555DB" w:rsidRDefault="006555DB" w:rsidP="006555DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15BF04AF" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="0034243E" w:rsidRDefault="006555DB" w:rsidP="006555DB">
+    <w:p w14:paraId="3BC04456" w14:textId="489F2197" w:rsidR="00EC32FC" w:rsidRDefault="00EC32FC" w:rsidP="00EC32FC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034243E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The use of international reporting guidelines appropriate to the study design is recommended, as they help improve the structure, transparency, and quality of the manuscript. Among the most widely used are:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C23792D" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="0034243E" w:rsidRDefault="006555DB" w:rsidP="006555DB">
+        <w:t>This section publishes unique or particularly noteworthy clinical cases that provide relevant elements for diagnosis, treatment, prevention, follow-up, or clinical learning. Manuscripts must clearly and systematically document relevant clinical situations, such as unusual diagnoses, atypical treatment responses, significant adverse effects, diagnostic errors with educational value, or clinical dilemmas with ethical or therapeutic implications. Manuscripts must provide substantive clinical, ethical, or epidemiological learning. Anecdotal descriptions or common conditions without critical analysis or educational value are not accepted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD8858F" w14:textId="77777777" w:rsidR="00EC32FC" w:rsidRPr="00EC32FC" w:rsidRDefault="00EC32FC" w:rsidP="00EC32FC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57EC97C0" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="0034243E" w:rsidRDefault="006555DB" w:rsidP="006555DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="5A0A744D" w14:textId="5C888169" w:rsidR="00EC32FC" w:rsidRDefault="00EC32FC" w:rsidP="00EC32FC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>It is recommended to follow the international CARE guideline for presenting case reports and to attach the corresponding checklist as supplementary material. Available at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://www.care-statement.org</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7BD97767" w14:textId="77777777" w:rsidR="00EC32FC" w:rsidRPr="00EC32FC" w:rsidRDefault="00EC32FC" w:rsidP="00EC32FC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E1C9EBD" w14:textId="77777777" w:rsidR="00EC32FC" w:rsidRPr="00EC32FC" w:rsidRDefault="00EC32FC" w:rsidP="00EC32FC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All manuscripts must comply with current ethical requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B02A0AA" w14:textId="77777777" w:rsidR="00EC32FC" w:rsidRPr="00EC32FC" w:rsidRDefault="00EC32FC" w:rsidP="00EC32FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Written informed consent, signed by the patient or their legal representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDA51BA" w14:textId="77777777" w:rsidR="00EC32FC" w:rsidRPr="00EC32FC" w:rsidRDefault="00EC32FC" w:rsidP="00EC32FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Approval by an ethics committee, including the committee's name, approval number, and date (when applicable).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187E40B6" w14:textId="77777777" w:rsidR="00EC32FC" w:rsidRPr="00EC32FC" w:rsidRDefault="00EC32FC" w:rsidP="00EC32FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:numPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Strict protection of patient identity in the text and in graphic resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB2485C" w14:textId="77777777" w:rsidR="00EC32FC" w:rsidRDefault="00EC32FC" w:rsidP="00EC32FC">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E854E93" w14:textId="60C69796" w:rsidR="00EC32FC" w:rsidRPr="00EC32FC" w:rsidRDefault="00EC32FC" w:rsidP="00EC32FC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Images, studies, diagrams, or tables must be original, unpublished, and self-explanatory. Reproductions of electronic health records or previously published materials will not be accepted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF69F18" w14:textId="77777777" w:rsidR="00EC32FC" w:rsidRDefault="00EC32FC" w:rsidP="00EC32FC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="01FCC441" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="0034243E" w:rsidRDefault="006555DB" w:rsidP="006555DB">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2429AF" w14:textId="7B8EB65A" w:rsidR="00EC32FC" w:rsidRPr="00EC32FC" w:rsidRDefault="00EC32FC" w:rsidP="00EC32FC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0034243E">
+        <w:lastRenderedPageBreak/>
+        <w:t>The suggested length is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1500 to 2000 words</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is suggested that the corresponding checklist be attached as supplementary material. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006555DB">
+        <w:t>, not including abstract, keywords, references, or graphic resources. Up </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to 3 graphic resources</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">To consult these guidelines, visit: </w:t>
-[...15 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t> (infographics, illustrations, diagrams, or tables) should be included, original, self-explanatory, and submitted in editable format. Images taken from the internet or previously published material will not be accepted. It is recommended to include </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>between 15 and 25 references</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0357526A" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="006555DB" w:rsidRDefault="006555DB" w:rsidP="006555DB">
+        <w:t>, with at least 70% published in the last five years, from reliable databases (PubMed, Medline, Scopus, Cochrane, among others). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All citations must have a DOI and follow the Vancouver format with superscript.¹</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8EB060" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="006555DB" w:rsidRDefault="006555DB" w:rsidP="006555DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034243E">
+    </w:p>
+    <w:p w14:paraId="0357526A" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="006555DB" w:rsidRDefault="006555DB" w:rsidP="006555DB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">All authors must review and approve the final version of the manuscript prior to submission. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006555DB">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Manuscripts containing spelling, grammatical, or structural errors may be returned during the initial editorial review, before being sent for peer review.</w:t>
+        <w:t xml:space="preserve">All authors must review and approve the final version of the manuscript prior to submission. Manuscripts containing spelling, grammatical, or structural errors may be returned during the initial editorial review, before being sent for peer review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48016740" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="006555DB" w:rsidRDefault="006555DB" w:rsidP="006555DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78E2EBAC" w14:textId="77777777" w:rsidR="006555DB" w:rsidRPr="0034243E" w:rsidRDefault="006555DB" w:rsidP="006555DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034243E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Once you have read and understood these guidelines, please delete this section before completing the template.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8E9842" w14:textId="77777777" w:rsidR="00E71F98" w:rsidRPr="00771307" w:rsidRDefault="00E71F98" w:rsidP="0016439B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5793BD7E" w14:textId="4CDEAD8A" w:rsidR="00662710" w:rsidRPr="00147890" w:rsidRDefault="00662710" w:rsidP="005214CB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1135" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Abstract </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="436" w:tblpY="7541"/>
+        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="489" w:tblpY="2626"/>
         <w:tblW w:w="2268" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00693AAB" w:rsidRPr="00FC5BC7" w14:paraId="08250D63" w14:textId="77777777" w:rsidTr="00693AAB">
+      <w:tr w:rsidR="006057F0" w:rsidRPr="00EC32FC" w14:paraId="647DFAB3" w14:textId="77777777" w:rsidTr="006057F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C9DCE55" w14:textId="0F12354F" w:rsidR="00693AAB" w:rsidRPr="00771307" w:rsidRDefault="00693AAB" w:rsidP="00693AAB">
+          <w:p w14:paraId="6291A286" w14:textId="77777777" w:rsidR="006057F0" w:rsidRPr="00835A07" w:rsidRDefault="006057F0" w:rsidP="006057F0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00771307">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Citation:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Suggested citation:</w:t>
+              <w:t xml:space="preserve"> For journal use only.</w:t>
             </w:r>
-            <w:r w:rsidR="009E2951">
+          </w:p>
+          <w:p w14:paraId="0814CDFE" w14:textId="77777777" w:rsidR="006057F0" w:rsidRPr="00835A07" w:rsidRDefault="006057F0" w:rsidP="006057F0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Received:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00771307">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>For journal use only.</w:t>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D01909B" w14:textId="77777777" w:rsidR="00693AAB" w:rsidRPr="00771307" w:rsidRDefault="00693AAB" w:rsidP="00693AAB">
+          <w:p w14:paraId="212F3E8D" w14:textId="77777777" w:rsidR="006057F0" w:rsidRPr="00835A07" w:rsidRDefault="006057F0" w:rsidP="006057F0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Revised:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C7F6052" w14:textId="77777777" w:rsidR="006057F0" w:rsidRDefault="006057F0" w:rsidP="006057F0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Accepted:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D9EED00" w14:textId="77777777" w:rsidR="006057F0" w:rsidRPr="00835A07" w:rsidRDefault="006057F0" w:rsidP="006057F0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Published:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44F6F037" w14:textId="77777777" w:rsidR="006057F0" w:rsidRPr="00835A07" w:rsidRDefault="006057F0" w:rsidP="006057F0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00771307">
+          </w:p>
+          <w:p w14:paraId="506A584E" w14:textId="77777777" w:rsidR="006057F0" w:rsidRPr="00835A07" w:rsidRDefault="006057F0" w:rsidP="006057F0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Received: XXXXXX</w:t>
-[...64 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="500E1CF6" w14:textId="77777777" w:rsidR="00693AAB" w:rsidRPr="00771307" w:rsidRDefault="00693AAB" w:rsidP="00693AAB">
-[...14 lines deleted...]
-          <w:p w14:paraId="4879EA79" w14:textId="353257E5" w:rsidR="00693AAB" w:rsidRPr="00771307" w:rsidRDefault="00693AAB" w:rsidP="00693AAB">
+          <w:p w14:paraId="1ACA7883" w14:textId="77777777" w:rsidR="006057F0" w:rsidRPr="00835A07" w:rsidRDefault="006057F0" w:rsidP="006057F0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="DengXian" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00771307">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
               <w:t>This is an Open Access article under the CC BY-NC-ND license (https://creativecommons.org/licenses/by-nc-nd/4.0).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A0D6550" w14:textId="58ED6D49" w:rsidR="00693AAB" w:rsidRPr="00771307" w:rsidRDefault="00693AAB" w:rsidP="00693AAB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The suggested length is 150 to 250 words.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF47CA9" w14:textId="77777777" w:rsidR="00693AAB" w:rsidRPr="00771307" w:rsidRDefault="00693AAB" w:rsidP="00693AAB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>It should be clear, concise, and structured. Include the following elements, without the need for visible headings:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="045F4DFE" w14:textId="77777777" w:rsidR="00693AAB" w:rsidRPr="00771307" w:rsidRDefault="00693AAB" w:rsidP="00693AAB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>•</w:t>
-      </w:r>
-[...7 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>General clinical context of the case.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573FC0A5" w14:textId="77777777" w:rsidR="00693AAB" w:rsidRPr="00771307" w:rsidRDefault="00693AAB" w:rsidP="00693AAB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>•</w:t>
-      </w:r>
-[...7 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>Patient presentation and relevant finding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43CE5CB2" w14:textId="77777777" w:rsidR="00693AAB" w:rsidRPr="00771307" w:rsidRDefault="00693AAB" w:rsidP="00693AAB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>•</w:t>
-      </w:r>
-[...7 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>Intervention, management, or outcome.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC701F0" w14:textId="77777777" w:rsidR="00693AAB" w:rsidRPr="00771307" w:rsidRDefault="00693AAB" w:rsidP="00693AAB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>•</w:t>
-      </w:r>
-[...7 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>Conclusion on the relevance of the case.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A235E6" w14:textId="77777777" w:rsidR="00693AAB" w:rsidRPr="00771307" w:rsidRDefault="00693AAB" w:rsidP="00693AAB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CA0254C" w14:textId="6A340B5E" w:rsidR="00B0500A" w:rsidRPr="00771307" w:rsidRDefault="00693AAB" w:rsidP="00693AAB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Avoid generic phrases, repetition, or unsupported statements. The abstract should make clear why the case is being reported and what its clinical or academic value is, without depending on reading the full text.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C3B5F2" w14:textId="4D4DCDCD" w:rsidR="00B0500A" w:rsidRPr="00771307" w:rsidRDefault="00B0500A" w:rsidP="00B0500A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -1374,220 +1325,220 @@
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582DCA1D" w14:textId="77777777" w:rsidR="009C7A2D" w:rsidRPr="00771307" w:rsidRDefault="00B0500A" w:rsidP="00B0500A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">include three to six keywords, separated by semicolons; all keywords begin with a capital letter (except acronyms) and must be </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C07AA5" w14:textId="76A8C18A" w:rsidR="0083637A" w:rsidRPr="00771307" w:rsidRDefault="00B0500A" w:rsidP="00B0500A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>validated in the MeSH thesaurus (Medical Subject Headings), available at: https://www.ncbi.nlm.nih.gov/mesh</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19083B96" w14:textId="1001ED7F" w:rsidR="00B0500A" w:rsidRPr="00771307" w:rsidRDefault="00B0500A" w:rsidP="00B0500A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="1EAC9370" w14:textId="6005A9D2" w:rsidR="00226C69" w:rsidRPr="00771307" w:rsidRDefault="00226C69" w:rsidP="0083637A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract (Spanish)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3522186C" w14:textId="412F4B7B" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="277EED37" w14:textId="1815EE8E" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Spanish abstract must contain the same information as the English abstract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405A4905" w14:textId="21D265A9" w:rsidR="00066141" w:rsidRPr="00771307" w:rsidRDefault="00066141" w:rsidP="00066141">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57D79820" w14:textId="77777777" w:rsidR="00066141" w:rsidRPr="00771307" w:rsidRDefault="00066141" w:rsidP="00066141">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords (Spanish): </w:t>
       </w:r>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>provide the keywords in Spanish, separated by commas and written in lowercase, except for proper nouns or acronyms. All must be validated in the MeSH thesaurus (Medical Subject Headings), available at: https://www.ncbi.nlm.nih.gov/mesh</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B0180F" w14:textId="53FAC2DF" w:rsidR="00066141" w:rsidRPr="00771307" w:rsidRDefault="00066141" w:rsidP="00066141">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1598,350 +1549,902 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="388DAFCD" w14:textId="026B4E9A" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="0085752C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Body of the text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4DD372" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="0085752C" w:rsidP="000C5D7E">
-[...204 lines deleted...]
-        <w:t>A maximum of three graphic resources in total is allowed (tables, figures, or graphs). Tables must be editable, while figures and graphs must have a minimum resolution of 300 DPI and dimensions no smaller than 20 × 20 cm. All must include a title and, where applicable, a figure or table caption; examples are attached below.</w:t>
+    <w:p w14:paraId="55C2CE63" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The manuscript should be organized so that the clinical course of the case, the decisions made, and the resulting learning can be clearly reconstructed. It is recommended to use the following sections:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239A6FA2" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0930DDD6" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1274AF56" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0196AA7B" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It should be brief and provide only the context necessary to understand the relevance of the case. Describe the clinical problem, its frequency or importance, and the reason why the case contributes an element of interest to medical practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA59372" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26DE789D" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avoid conducting an extensive literature review in this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06721A94" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136B8EFA" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Case presentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023B61D1" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F44B6B7" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe, in chronological order and with sufficient detail, the clinical information relevant to understanding the case. Include, as appropriate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F06D246" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="2203" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relevant clinical characteristics and history of the patient;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A896404" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="2203" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reason for care and evolution of symptoms;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BF292A" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="2203" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">physical examination findings;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBF5A9C" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="2203" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diagnostic studies and relevant results;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046C03E1" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="2203" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">initial diagnosis, differential diagnoses, and clinical reasoning;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A9474A" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="2203" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diagnostic or therapeutic interventions performed;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019053D3" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="2203" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evolution, follow-up, and outcome of the patient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FB34D2" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E6B836" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The information should be limited to the elements necessary to understand the clinical problem and the decisions made. Do not include data that could identify the patient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEB920A" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When the timeline is especially relevant, a timeline may be included as a graphic resource.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A419767" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB4B118" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B42C52" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08057453" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The discussion should focus on what the case contributes and what can be learned from it. The findings should be compared with the available scientific evidence, explaining their similarities, differences, or particularities with respect to what has been previously described.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0466A7B1" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When applicable, analyze the diagnostic difficulties, therapeutic decisions, alternatives considered, adverse effects, diagnostic errors or delays, ethical aspects, and other elements that give the case educational value.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04108E4E" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It should not become an extensive narrative review of the disease, nor should it be limited to repeating the clinical course previously described.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D55101" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The main limitations of the case should also be noted, avoiding generalizations that cannot be supported by a single observation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE985F9" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C6D0D81" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9A8217" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08F51D64" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">They should briefly summarize the main learning derived from the case and its relevance to clinical practice. They should not introduce new information or formulate general recommendations that exceed the evidence presented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0632ADA9" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B92C45" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graphic resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3AE715" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D25EA7" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A maximum of three graphic resources in total is allowed, among tables, figures, graphs, diagrams, or clinical images. They must provide relevant information for understanding the case and must not unnecessarily repeat what is described in the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619934B7" w14:textId="77777777" w:rsidR="000C5D7E" w:rsidRPr="00771307" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tables must be submitted in editable format. Figures, graphs, and images must be original, unpublished, have a minimum resolution of 300 DPI, and include a title and, where applicable, a caption. Any element that could allow identification of the patient must be removed before submission. Examples are attached below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF25E4A" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00771307" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F74A4CE" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00771307" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73181D8A" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00771307" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Risk assessment matrix. Must be placed after its first mention in the text.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F321D1B" w14:textId="11691EDE" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00542F40" w:rsidP="00147890">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08D1DB35" wp14:editId="75D32856">
             <wp:extent cx="6282777" cy="3057525"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="1324184497" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -1957,248 +2460,247 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="40939D41" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00771307" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>The figure shows the relationship between the probability of occurrence and the severity of impact. Risk levels are classified as low (green), moderate (yellow), high (orange), and extreme (red), according to the combination of both factors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A04979C" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00771307" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D392313" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00771307" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:ind w:left="1843"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34035CDB" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00771307" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Table 1.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Representative example of a table. Must be placed after its first mention in the text.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablanormal2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2508"/>
         <w:gridCol w:w="2508"/>
         <w:gridCol w:w="2508"/>
         <w:gridCol w:w="2508"/>
       </w:tblGrid>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="00A69676" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="000E05F2" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title 1</w:t>
+              <w:t xml:space="preserve">Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3506B3DC" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title 2</w:t>
+              <w:t xml:space="preserve">Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D2ED96F" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title 3*</w:t>
+              <w:t xml:space="preserve">Title 3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69586EFC" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title 4*</w:t>
+              <w:t xml:space="preserve">Title 4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="53B3C0F9" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11E6E956" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3313,51 +3815,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4ED9B845" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00771307" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*Clarifications on relevant aspects of the information presented may be included.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="117F0A8F" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00771307" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="279D4425" w14:textId="77777777" w:rsidR="00D43C2C" w:rsidRPr="00771307" w:rsidRDefault="00D43C2C" w:rsidP="00147890">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3377,157 +3879,157 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51C4BB1B" w14:textId="574C09D8" w:rsidR="00147890" w:rsidRPr="00771307" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Table 2.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00771307">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Representative example of a table. Authors may modify the table type. Must be placed after its first mention in the text.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabladelista2-nfasis4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="right"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2508"/>
         <w:gridCol w:w="2508"/>
         <w:gridCol w:w="2508"/>
       </w:tblGrid>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="08FB6ABC" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="034AECA1" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title 1</w:t>
+              <w:t xml:space="preserve">Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C648C97" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title 2</w:t>
+              <w:t xml:space="preserve">Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68726E39" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title 3*</w:t>
+              <w:t xml:space="preserve">Title 3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="662D46B2" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="303A6299" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -3596,50 +4098,51 @@
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71FE0C67" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A2EC148" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
@@ -3901,127 +4404,126 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E28D22F" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="009E2951" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E2951">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*Clarifications on relevant aspects of the information presented may be included.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F142F49" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="009E2951" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7466F808" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="009E2951" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E2951">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure X. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E2951">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Altered clinical parameters in COVID-19 patients treated in Internal Medicine (n = 150). Must be placed after its first mention in the text.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D463621" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A8FD60B" wp14:editId="3B134720">
             <wp:extent cx="5677382" cy="3148330"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1486516488" name="Imagen 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -4071,138 +4573,138 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="5AFE43DB" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00835A07" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835A07">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Supplementary material (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677E0BFD" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00835A07" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835A07">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If there is supplementary material, please indicate what it consists of (e.g., tables, instruments, graphs).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699EC42C" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AD8AEF8" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00835A07" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835A07">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Acknowledgments (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35BD118C" w14:textId="360525A3" w:rsidR="004B23CD" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835A07">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Include this section only if applicable. It may be used to acknowledge the collaboration of individuals, institutions, or groups that contributed to the study without meeting authorship criteria. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E81AE16" w14:textId="77777777" w:rsidR="00FC5BC7" w:rsidRDefault="00FC5BC7" w:rsidP="004B23CD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CA26DFF" w14:textId="77777777" w:rsidR="00FC5BC7" w:rsidRDefault="00FC5BC7" w:rsidP="00FC5BC7">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
@@ -4235,51 +4737,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">All manuscripts published in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Revista Especialidad Médica</w:t>
+        <w:t xml:space="preserve">Revista Especialidad Médica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> must include a data availability statement. In this section, authors must indicate where the data supporting the reported results can be accessed, including, where applicable, the link to the public repository in which the datasets generated or analyzed during the study are deposited.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D2E7AEA" w14:textId="77777777" w:rsidR="00FC5BC7" w:rsidRDefault="00FC5BC7" w:rsidP="00FC5BC7">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B2E1728" w14:textId="77777777" w:rsidR="00FC5BC7" w:rsidRDefault="00FC5BC7" w:rsidP="00FC5BC7">
@@ -4373,716 +4875,770 @@
         </w:rPr>
         <w:t xml:space="preserve"> The data supporting the results of this study are available in [repository name], at [link or identifier].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D9788E6" w14:textId="500073F5" w:rsidR="00FC5BC7" w:rsidRDefault="00FC5BC7" w:rsidP="004B23CD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Not applicable:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Data availability is not applicable to this manuscript, as no datasets were generated or analyzed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3156FD34" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="713C8975" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00B55992" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55992">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>AI Use Statement (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7237FA" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00B55992" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ADA5001" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00B55992" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55992">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If generative artificial intelligence tools were used to support literature synthesis, style review, or any other phase of manuscript preparation, briefly disclose this, specifying the tool used and its purpose. The authors assume full responsibility for the final content. Example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="343C1C91" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00B55992" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0120B73A" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00835A07" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55992">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Tool name] was used as a support tool for literature synthesis and style review. The author assumes full responsibility for the content.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F21E9A9" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00835A07" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="330DDE13" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00835A07" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author contributions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2234567B" w14:textId="77777777" w:rsidR="00E419AE" w:rsidRDefault="00E419AE" w:rsidP="00E419AE">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Briefly and precisely describe the role of each author in the preparation of the manuscript, in accordance with the international </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRediT taxonomy (Contributor Roles Taxonomy)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Each author must be explicitly associated with one or more contributions and must have reviewed and approved the final version of the manuscript. Submission of the manuscript implies acceptance of individual responsibility for the contributions declared.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE66E3F" w14:textId="77777777" w:rsidR="00E419AE" w:rsidRPr="009D204E" w:rsidRDefault="00E419AE" w:rsidP="00E419AE">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F203E41" w14:textId="77777777" w:rsidR="00E419AE" w:rsidRPr="009D204E" w:rsidRDefault="00E419AE" w:rsidP="00E419AE">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53011582" w14:textId="77777777" w:rsidR="00E419AE" w:rsidRPr="009D204E" w:rsidRDefault="00E419AE" w:rsidP="00E419AE">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XX XX </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conceptualization, methodology, writing – original draft; XX XX </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data curation, formal analysis, validation; XX XX </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interpretation, supervision, writing – review and editing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA30A85" w14:textId="77777777" w:rsidR="00E419AE" w:rsidRPr="009D204E" w:rsidRDefault="00E419AE" w:rsidP="00E419AE">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The roles recognized by the CRediT taxonomy include: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conceptualization, data curation, formal analysis, funding acquisition, investigation, methodology, project administration, resources, software, supervision, validation, visualization, writing – original draft, and writing – review and editing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0961AE" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00835A07" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F53357" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00835A07" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BF7670" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00835A07" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Indicate the funding sources that supported the study, including institutional projects, public funds, international agencies, non-governmental organizations, or private sponsorship, if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2F5465" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00835A07" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If no external funding was received, write the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C578E4" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00835A07" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This research received no external funding. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BB8044" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00835A07" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1234AED0" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00835A07" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conflicts of interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2309A7" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="00835A07" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indicate any potential conflicts of interest; if none apply, please state the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399F1EFD" w14:textId="2B3281A6" w:rsidR="002D1DB5" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The authors declare no conflicts of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA47760" w14:textId="77777777" w:rsidR="004B23CD" w:rsidRPr="009E2951" w:rsidRDefault="004B23CD" w:rsidP="004B23CD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACFA865" w14:textId="4949B537" w:rsidR="002D1DB5" w:rsidRPr="009E2951" w:rsidRDefault="002D1DB5" w:rsidP="00B74115">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(minimum 15; maximum 25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117EC888" w14:textId="77777777" w:rsidR="00B74115" w:rsidRPr="009E2951" w:rsidRDefault="00B74115" w:rsidP="00B74115">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The purpose of this section is to present a list of up-to-date, relevant, and international sources that scientifically support the content of the manuscript. This is one of the sections with the highest number of errors, so it is recommended to carefully check the accuracy of each reference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DFBE61" w14:textId="77777777" w:rsidR="00B74115" w:rsidRPr="009E2951" w:rsidRDefault="00B74115" w:rsidP="00B74115">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C198405" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="009E2951" w:rsidRDefault="002358BD" w:rsidP="002358BD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All citations must follow Vancouver style with superscript and be verified before submitting the manuscript, regardless of the reference manager used. DOIs must be functional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EA736F" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="009E2951" w:rsidRDefault="002358BD" w:rsidP="002358BD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425B3BF6" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="009E2951" w:rsidRDefault="002358BD" w:rsidP="002358BD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41182455" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="009E2951" w:rsidRDefault="002358BD" w:rsidP="002358BD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>[Tool name] was used as a support tool for literature synthesis and style review. The author assumes full responsibility for the content.</w:t>
-[...514 lines deleted...]
-        </w:rPr>
         <w:t>Example for journal articles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5636B428" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="002358BD" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E2951">
-[...15 lines deleted...]
-        <w:t>Strengthening Primary Care Through Family Medicine Around the World: Collaborating Toward Promising Practices. Fam Med. 2018;50(6):426-436. DOI: 10.22454/FamMed.2018.210965.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rouleau K, Bourget M, Chege P, Couturier F, Godoy-Ruiz P, Grand’Maison P, et al. Strengthening Primary Care Through Family Medicine Around the World: Collaborating Toward Promising Practices. Fam Med. 2018;50(6):426-436. DOI: 10.22454/FamMed.2018.210965.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BAA5639" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="002358BD" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20BA8D92" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="002358BD" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
@@ -5096,60 +5652,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example for web pages</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD5CABE" w14:textId="457D082B" w:rsidR="002358BD" w:rsidRPr="009E2951" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">World Health Organization. Life expectancy at birth 2000–2015 [Internet]. </w:t>
-[...8 lines deleted...]
-        <w:t>[cited 2016 Nov 22]. Available from: https://gamapserver.who.int/gho/interactive_charts/mbd/life_expectancy/atlas.html</w:t>
+        <w:t xml:space="preserve">World Health Organization. Life expectancy at birth 2000–2015 [Internet]. [cited 2016 Nov 22]. Available from: https://gamapserver.who.int/gho/interactive_charts/mbd/life_expectancy/atlas.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37CFB769" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="009E2951" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36BC0F90" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="002358BD" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -5165,185 +5712,167 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example for complete book</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67ADC7AC" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="009E2951" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bell J. Doing your research project. 5th ed. </w:t>
-[...8 lines deleted...]
-        <w:t>Maidenhead: Open University Press; 2005.</w:t>
+        <w:t xml:space="preserve">Bell J. Doing your research project. 5th ed. Maidenhead: Open University Press; 2005.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D212D0" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="009E2951" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66287CAB" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="009E2951" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E2951">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example for book chapter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A43946C" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="00C43DC5" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E2951">
-[...15 lines deleted...]
-        <w:t>Management of the problem. In: Smith SM, editor. The maltreatment of children. Lancaster: MTP; 2002. p. 83-95.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Franklin AW. Management of the problem. In: Smith SM, editor. The maltreatment of children. Lancaster: MTP; 2002. p. 83-95.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA1C714" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="008671FB" w:rsidRDefault="002358BD" w:rsidP="002358BD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="160" w:lineRule="atLeast"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01FAC30D" w14:textId="77777777" w:rsidR="002358BD" w:rsidRPr="00C43DC5" w:rsidRDefault="002358BD" w:rsidP="00B74115">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002358BD" w:rsidRPr="00C43DC5" w:rsidSect="00D43C2C">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1276" w:right="758" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34C339C3" w14:textId="77777777" w:rsidR="002750A7" w:rsidRDefault="002750A7" w:rsidP="00662710">
+    <w:p w14:paraId="73731D5D" w14:textId="77777777" w:rsidR="00DB3037" w:rsidRDefault="00DB3037" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CA65953" w14:textId="77777777" w:rsidR="002750A7" w:rsidRDefault="002750A7" w:rsidP="00662710">
+    <w:p w14:paraId="3488F578" w14:textId="77777777" w:rsidR="00DB3037" w:rsidRDefault="00DB3037" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5600,93 +6129,105 @@
       <w:t xml:space="preserve">           </w:t>
     </w:r>
     <w:r w:rsidR="00352584" w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve">              </w:t>
     </w:r>
     <w:r w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F27860E" w14:textId="77777777" w:rsidR="002750A7" w:rsidRDefault="002750A7" w:rsidP="00662710">
+    <w:p w14:paraId="5E00B793" w14:textId="77777777" w:rsidR="00DB3037" w:rsidRDefault="00DB3037" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73CE694B" w14:textId="77777777" w:rsidR="002750A7" w:rsidRDefault="002750A7" w:rsidP="00662710">
+    <w:p w14:paraId="07813245" w14:textId="77777777" w:rsidR="00DB3037" w:rsidRDefault="00DB3037" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7143E5A5" w14:textId="4A92E1AF" w:rsidR="00662710" w:rsidRPr="00352584" w:rsidRDefault="005214CB">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
-      <w:t>Case Report</w:t>
+      <w:t xml:space="preserve">Case </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="002465"/>
+        <w:lang w:val="es-419"/>
+      </w:rPr>
+      <w:t>Report</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00352584" w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
       <w:t>: XXXXXXXXX</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10487" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3679"/>
@@ -5912,51 +6453,51 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="FFC000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:line w14:anchorId="5C60C0E4" id="Conector recto 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-41.1pt,73.95pt" to="513.35pt,75.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2H87ftQEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvxDOBsLujTPaQKFwQ&#10;rMTj3vHYM5b8kttkkr+n7WTDAjfExWq72+Wu6vL68eQsO6qEJviet4uGM+VlGIwfe/7t6/7NPWeY&#10;wQ9gg1c9Pyvkj5vXr9Zz7NQyTMEOKjEC8djNsedTzrETAuWkHOAiROUpqUNykGmbRjEkmAndWbFs&#10;mvdiDmmIKUiFSKe7S5JvKr7WSubPWqPKzPacest1TXU9lFVs1tCNCeJk5LUN+IcuHBhPj96gdpCB&#10;/UjmLyhnZAoYdF7I4ETQ2khVORCbtvmDzZcJoqpcSByMN5nw/8HKT8etf0okwxyxw/iUCouTTo5p&#10;a+J3mmnlRZ2yU5XtfJNNnTKTdHjXvGtX7YozSbn27cNdlVVcYApcTJg/qOBYCXpujS+soIPjR8z0&#10;NJU+l5RjH/bG2joZ69nc84fVsqAD+UNbyBS6OPQc/cgZ2JGMJ3OqiBisGcrtgoNpPGxtYkeg4e/3&#10;26Z5buy3svL0DnC61NXUxRbOZPKmNa7n93T3dtv6gq6qu64EfolXokMYzlVTUXY0uUrx6rJijZd7&#10;il/+hc1PAAAA//8DAFBLAwQUAAYACAAAACEAKJ5PgN8AAAAMAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2Qkblu6CrauazohJITUAxIbD5Alpq3WOKXx1vbtyU5ws/V/+v252E+uE1cc&#10;QutJwWqZgEAy3rZUK/g6vi0yEIE1Wd15QgUzBtiX93eFzq0f6ROvB65FLKGQawUNc59LGUyDToel&#10;75Fi9u0HpzmuQy3toMdY7jqZJslaOt1SvNDoHl8bNOfDxSmowjybbDQ//PHumLHaVjRZpR4fppcd&#10;CMaJ/2C46Ud1KKPTyV/IBtEpWGRpGtEYPG22IG5Ekq43IE5xek5WIMtC/n+i/AUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA2H87ftQEAAFMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAonk+A3wAAAAwBAAAPAAAAAAAAAAAAAAAAAA8EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="#ffc000">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="193301B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB92FA0A"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6042,50 +6583,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7603" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8323" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="682B788C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EBE0796C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71E7703B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8982E1EE"/>
     <w:lvl w:ilvl="0" w:tplc="080A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6127,51 +6817,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74007379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FE2DC98"/>
     <w:lvl w:ilvl="0" w:tplc="580A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="580A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6241,169 +6931,180 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="580A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="132"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00662710"/>
     <w:rsid w:val="000206AD"/>
     <w:rsid w:val="00024187"/>
     <w:rsid w:val="000539D9"/>
     <w:rsid w:val="00066141"/>
     <w:rsid w:val="000C5D7E"/>
     <w:rsid w:val="000D2822"/>
     <w:rsid w:val="00147890"/>
     <w:rsid w:val="00151DB0"/>
     <w:rsid w:val="0016439B"/>
+    <w:rsid w:val="001C2923"/>
     <w:rsid w:val="001F444F"/>
     <w:rsid w:val="00226C69"/>
     <w:rsid w:val="002358BD"/>
     <w:rsid w:val="002750A7"/>
     <w:rsid w:val="002B2D0A"/>
     <w:rsid w:val="002D1DB5"/>
     <w:rsid w:val="00305CF5"/>
     <w:rsid w:val="003235F5"/>
+    <w:rsid w:val="0033423B"/>
     <w:rsid w:val="003401BA"/>
     <w:rsid w:val="00352584"/>
     <w:rsid w:val="003561E9"/>
     <w:rsid w:val="003B5040"/>
     <w:rsid w:val="004046E2"/>
     <w:rsid w:val="00420B97"/>
     <w:rsid w:val="00485397"/>
     <w:rsid w:val="004A0406"/>
     <w:rsid w:val="004B23CD"/>
     <w:rsid w:val="004C5490"/>
     <w:rsid w:val="004D04E9"/>
     <w:rsid w:val="005214CB"/>
     <w:rsid w:val="00541FE4"/>
     <w:rsid w:val="00542F40"/>
     <w:rsid w:val="005B2081"/>
     <w:rsid w:val="005C391B"/>
+    <w:rsid w:val="006057F0"/>
     <w:rsid w:val="006357DE"/>
     <w:rsid w:val="006555DB"/>
     <w:rsid w:val="00662710"/>
     <w:rsid w:val="00693AAB"/>
     <w:rsid w:val="006A31C3"/>
     <w:rsid w:val="006F0654"/>
     <w:rsid w:val="0073391B"/>
     <w:rsid w:val="00771307"/>
     <w:rsid w:val="00794329"/>
     <w:rsid w:val="007B5A04"/>
     <w:rsid w:val="00814D2F"/>
     <w:rsid w:val="008263CA"/>
     <w:rsid w:val="0083637A"/>
     <w:rsid w:val="00843594"/>
     <w:rsid w:val="008516CB"/>
     <w:rsid w:val="0085752C"/>
     <w:rsid w:val="0086613D"/>
     <w:rsid w:val="008B6A41"/>
     <w:rsid w:val="009B2055"/>
     <w:rsid w:val="009C7A2D"/>
     <w:rsid w:val="009E2951"/>
     <w:rsid w:val="009F0839"/>
     <w:rsid w:val="00A44AA6"/>
     <w:rsid w:val="00A553F1"/>
     <w:rsid w:val="00A93C75"/>
     <w:rsid w:val="00A949F1"/>
     <w:rsid w:val="00AB4F10"/>
     <w:rsid w:val="00AF3117"/>
     <w:rsid w:val="00B0500A"/>
     <w:rsid w:val="00B169BA"/>
     <w:rsid w:val="00B235E8"/>
     <w:rsid w:val="00B273FB"/>
     <w:rsid w:val="00B74115"/>
     <w:rsid w:val="00BA697B"/>
     <w:rsid w:val="00BB612C"/>
     <w:rsid w:val="00C12B0B"/>
     <w:rsid w:val="00C1543B"/>
     <w:rsid w:val="00C43DC5"/>
     <w:rsid w:val="00C750CF"/>
     <w:rsid w:val="00C774D9"/>
+    <w:rsid w:val="00CE4DC7"/>
     <w:rsid w:val="00D31229"/>
     <w:rsid w:val="00D34D1F"/>
     <w:rsid w:val="00D43C2C"/>
     <w:rsid w:val="00D83260"/>
+    <w:rsid w:val="00DB3037"/>
     <w:rsid w:val="00DC0119"/>
     <w:rsid w:val="00E35335"/>
+    <w:rsid w:val="00E419AE"/>
     <w:rsid w:val="00E71F98"/>
     <w:rsid w:val="00EA3471"/>
+    <w:rsid w:val="00EC32FC"/>
     <w:rsid w:val="00F241A1"/>
     <w:rsid w:val="00F35FE6"/>
     <w:rsid w:val="00FB3259"/>
     <w:rsid w:val="00FC5BC7"/>
     <w:rsid w:val="00FF1183"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -7045,51 +7746,50 @@
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00662710"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -7644,58 +8344,84 @@
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B2055"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1138105090">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1397627121">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1800221066">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.care-statement.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -8000,69 +8726,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43060604-EE9C-454D-A2AF-22D0CE218031}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1714</Words>
-  <Characters>9433</Characters>
+  <Words>1972</Words>
+  <Characters>10851</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>90</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11125</CharactersWithSpaces>
+  <CharactersWithSpaces>12798</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GUSTAVO HERNANDEZ ROSAS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>