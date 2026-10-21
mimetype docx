--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -121,396 +121,234 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title (Spanish)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6264EE96" w14:textId="77777777" w:rsidR="007D7955" w:rsidRPr="005E2342" w:rsidRDefault="007D7955" w:rsidP="007D7955">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5521D3EC" w14:textId="77777777" w:rsidR="007D7955" w:rsidRPr="005E2342" w:rsidRDefault="007D7955" w:rsidP="007D7955">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+    <w:p w14:paraId="1D7423ED" w14:textId="77777777" w:rsidR="00602265" w:rsidRDefault="00602265" w:rsidP="00602265">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005E2342">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005E2342">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>First name(s) Last name-Last name,¹ First name(s) Last name-Last name,² First name(s) Last name-Last name³*…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B93038F" w14:textId="77777777" w:rsidR="00602265" w:rsidRDefault="00602265" w:rsidP="00602265">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005E2342">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FC2ADD" w14:textId="77777777" w:rsidR="00602265" w:rsidRDefault="00602265" w:rsidP="00602265">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005E2342">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005E2342">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¹ Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005E2342">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Do not use acronyms or abbreviations.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: xxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620536AD" w14:textId="77777777" w:rsidR="00602265" w:rsidRDefault="00602265" w:rsidP="00602265">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...270 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">² Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Do not use acronyms or abbreviations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: xxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0F753E" w14:textId="77777777" w:rsidR="00602265" w:rsidRDefault="00602265" w:rsidP="00602265">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">³ Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Do not use acronyms or abbreviations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: xxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5511C907" w14:textId="77777777" w:rsidR="00602265" w:rsidRDefault="00602265" w:rsidP="00602265">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2659F4FA" w14:textId="77777777" w:rsidR="00602265" w:rsidRPr="00602265" w:rsidRDefault="00602265" w:rsidP="00602265">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Corresponding author: First name(s) Last name-Last name. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00602265">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Email: xxxxxxxxxx</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="79DF2E48" w14:textId="77777777" w:rsidR="007D7955" w:rsidRPr="005E2342" w:rsidRDefault="007D7955" w:rsidP="007D7955">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="76BD0206" w14:textId="77777777" w:rsidR="00B40E82" w:rsidRPr="00B40E82" w:rsidRDefault="00B40E82" w:rsidP="00B40E82">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -607,285 +445,230 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40E82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Compliance with this template is a technical requirement for initiating the editorial process. Manuscripts that do not conform to these guidelines may be returned to the authors before editorial evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C9E6B9" w14:textId="77777777" w:rsidR="00B40E82" w:rsidRPr="00B40E82" w:rsidRDefault="00B40E82" w:rsidP="00B40E82">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49A51DE6" w14:textId="77777777" w:rsidR="00B40E82" w:rsidRPr="0034243E" w:rsidRDefault="00B40E82" w:rsidP="00B40E82">
+    <w:p w14:paraId="006A196A" w14:textId="77777777" w:rsidR="006B327A" w:rsidRPr="006B327A" w:rsidRDefault="006B327A" w:rsidP="006B327A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034243E">
+      <w:r w:rsidRPr="006B327A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The use of international reporting guidelines appropriate to the study design is recommended, as they help improve the structure, transparency, and quality of the manuscript. Among the most widely used are:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E78E076" w14:textId="77777777" w:rsidR="00B40E82" w:rsidRPr="0034243E" w:rsidRDefault="00B40E82" w:rsidP="00B40E82">
+        <w:t>This section publishes educational content aimed at patients, family members, and the non-specialized public on topics related to health, disease prevention, self-care, treatment, and the promotion of healthy lifestyles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015D9A94" w14:textId="216FAE42" w:rsidR="006B327A" w:rsidRDefault="006B327A" w:rsidP="006B327A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="006B327A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Texts must be supported by scientific evidence and written in clear, accessible, and understandable language, avoiding unnecessary technical jargon and promoting the appropriate communication of medical knowledge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547CE069" w14:textId="77777777" w:rsidR="006B327A" w:rsidRPr="006B327A" w:rsidRDefault="006B327A" w:rsidP="006B327A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:numPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EFFD38A" w14:textId="77777777" w:rsidR="006B327A" w:rsidRPr="006B327A" w:rsidRDefault="006B327A" w:rsidP="006B327A">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B327A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The suggested length is up to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B327A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1500 words</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B327A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, not including references or graphic resources. Between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B327A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3 and 5 graphic resources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B327A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> (infographics, illustrations, diagrams, or tables) should be included, original, self-explanatory, and submitted in editable format. Images taken from the internet or previously published material will not be accepted. It is recommended to include </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B327A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>between 5 and 15 references</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B327A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, with at least 70% published in the last five years, from reliable databases (PubMed, Medline, Scopus, Cochrane, among others). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B327A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All citations must have a DOI and follow the Vancouver format with superscript.¹</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03466A0C" w14:textId="77777777" w:rsidR="00B40E82" w:rsidRPr="0034243E" w:rsidRDefault="00B40E82" w:rsidP="00B40E82">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:numPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5EFF96" w14:textId="77777777" w:rsidR="00B40E82" w:rsidRPr="00B40E82" w:rsidRDefault="00B40E82" w:rsidP="00B40E82">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034243E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All authors must review and approve the final version of the manuscript prior to submission. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40E82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="04B7D956" w14:textId="77777777" w:rsidR="00B40E82" w:rsidRPr="00B40E82" w:rsidRDefault="00B40E82" w:rsidP="00B40E82">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Manuscripts containing spelling, grammatical, or structural errors may be returned during the initial editorial review, before being sent for peer review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A80044C" w14:textId="77777777" w:rsidR="00B40E82" w:rsidRPr="00B40E82" w:rsidRDefault="00B40E82" w:rsidP="00B40E82">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034243E">
-[...73 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5C31AA2E" w14:textId="77777777" w:rsidR="00B40E82" w:rsidRPr="0034243E" w:rsidRDefault="00B40E82" w:rsidP="00B40E82">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034243E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Once you have read and understood these guidelines, please delete this section before completing the template.</w:t>
       </w:r>
     </w:p>
@@ -897,96 +680,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D74FA90" w14:textId="77777777" w:rsidR="00F45C28" w:rsidRDefault="00F45C28" w:rsidP="0085752C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="388DAFCD" w14:textId="62D84251" w:rsidR="000C5D7E" w:rsidRPr="005E2342" w:rsidRDefault="000C5D7E" w:rsidP="0085752C">
+    <w:p w14:paraId="11DFF756" w14:textId="77777777" w:rsidR="00267C23" w:rsidRDefault="00267C23" w:rsidP="0085752C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E2342">
+    </w:p>
+    <w:p w14:paraId="388DAFCD" w14:textId="1AFDB39B" w:rsidR="000C5D7E" w:rsidRPr="005E2342" w:rsidRDefault="000C5D7E" w:rsidP="0085752C">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2342">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005E2342">
+        <w:t>Body of the text</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F483F8" w14:textId="29314F8B" w:rsidR="00A95CFD" w:rsidRPr="005E2342" w:rsidRDefault="0085752C" w:rsidP="00A95CFD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2342">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br/>
         <w:t>The content should be organized using brief, guiding subheadings. A simple content sequence may be used:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687C3104" w14:textId="77777777" w:rsidR="00A95CFD" w:rsidRPr="005E2342" w:rsidRDefault="00A95CFD" w:rsidP="00A95CFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A7794DC" w14:textId="162CC3AC" w:rsidR="00A95CFD" w:rsidRPr="005E2342" w:rsidRDefault="00A95CFD" w:rsidP="00A95CFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1114,312 +911,326 @@
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...70 lines deleted...]
-        <w:t>?</w:t>
+        <w:t>What treatment is available?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="436" w:tblpY="7541"/>
+        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="489" w:tblpY="2626"/>
         <w:tblW w:w="2268" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A069CC" w:rsidRPr="00F45C28" w14:paraId="6B56F021" w14:textId="77777777" w:rsidTr="00A62823">
+      <w:tr w:rsidR="003B607E" w:rsidRPr="003B607E" w14:paraId="2099431E" w14:textId="77777777" w:rsidTr="00F76BB6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9965FC" w14:textId="26579065" w:rsidR="00A069CC" w:rsidRPr="005E2342" w:rsidRDefault="00A069CC" w:rsidP="00A62823">
+          <w:p w14:paraId="4AE31BCD" w14:textId="77777777" w:rsidR="003B607E" w:rsidRPr="00835A07" w:rsidRDefault="003B607E" w:rsidP="00F76BB6">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E2342">
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Citation:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Suggested citation:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004F7331">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E2342">
+              <w:t>For journal use only.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05AE6C2E" w14:textId="77777777" w:rsidR="003B607E" w:rsidRPr="00835A07" w:rsidRDefault="003B607E" w:rsidP="00F76BB6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>For journal use only.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Received:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30EA5641" w14:textId="77777777" w:rsidR="00A069CC" w:rsidRPr="005E2342" w:rsidRDefault="00A069CC" w:rsidP="00A62823">
+          <w:p w14:paraId="0F78D8FC" w14:textId="77777777" w:rsidR="003B607E" w:rsidRPr="00835A07" w:rsidRDefault="003B607E" w:rsidP="00F76BB6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Revised:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A28FED6" w14:textId="77777777" w:rsidR="003B607E" w:rsidRDefault="003B607E" w:rsidP="00F76BB6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Accepted:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01C50F91" w14:textId="77777777" w:rsidR="003B607E" w:rsidRPr="00835A07" w:rsidRDefault="003B607E" w:rsidP="00F76BB6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Published:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FF2ED83" w14:textId="77777777" w:rsidR="003B607E" w:rsidRPr="00835A07" w:rsidRDefault="003B607E" w:rsidP="00F76BB6">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E2342">
+          </w:p>
+          <w:p w14:paraId="258EB181" w14:textId="77777777" w:rsidR="003B607E" w:rsidRPr="00835A07" w:rsidRDefault="003B607E" w:rsidP="00F76BB6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Received: XXXXXX</w:t>
-[...64 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53007844" w14:textId="77777777" w:rsidR="00A069CC" w:rsidRPr="005E2342" w:rsidRDefault="00A069CC" w:rsidP="00A62823">
-[...14 lines deleted...]
-          <w:p w14:paraId="5412ABD5" w14:textId="77777777" w:rsidR="00A069CC" w:rsidRPr="005E2342" w:rsidRDefault="00A069CC" w:rsidP="00A62823">
+          <w:p w14:paraId="6E3C7674" w14:textId="77777777" w:rsidR="003B607E" w:rsidRPr="00835A07" w:rsidRDefault="003B607E" w:rsidP="00F76BB6">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="DengXian" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E2342">
+            <w:r w:rsidRPr="00835A07">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
               <w:t>This is an Open Access article under the CC BY-NC-ND license (https://creativecommons.org/licenses/by-nc-nd/4.0).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58F4BCD8" w14:textId="67768BC5" w:rsidR="00A95CFD" w:rsidRPr="005E2342" w:rsidRDefault="00A95CFD" w:rsidP="00A95CFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -1597,51 +1408,51 @@
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62D86B43" wp14:editId="2397E7E5">
             <wp:extent cx="6282777" cy="3057525"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="1324184497" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6305846" cy="3068752"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -1744,1414 +1555,1286 @@
         <w:gridCol w:w="2508"/>
         <w:gridCol w:w="2508"/>
       </w:tblGrid>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="00A69676" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="000E05F2" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3506B3DC" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 2</w:t>
+              <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D2ED96F" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 3*</w:t>
+              <w:t>Title 3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69586EFC" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 4*</w:t>
+              <w:t>Title 4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="53B3C0F9" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11E6E956" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6292521F" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2265585A" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24FB31D7" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="4D4E888B" w14:textId="77777777" w:rsidTr="003636D0">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31FEEF51" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C2FCE9E" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71165538" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00D02CAD" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="4C809191" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58D90FF7" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A466960" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A4537E8" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C7E8350" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="5C4B6A7A" w14:textId="77777777" w:rsidTr="003636D0">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B5D4B1A" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45172612" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="241C63AC" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70287CDF" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="2BE02033" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5440A0B6" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E625084" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CB7AF19" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DC50F13" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="0F2B16D4" w14:textId="77777777" w:rsidTr="003636D0">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50400544" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4316D925" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E95394E" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DC44F83" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="08D0DD9D" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03178C60" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3970EBAF" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C0E63E1" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F1A8E46" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="236FAA71" w14:textId="77777777" w:rsidTr="003636D0">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FD27CC4" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="590955E6" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56314B92" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C2CF2E9" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="7E9F3097" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DEA63B5" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73FFC222" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35C79913" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45483828" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="5A5299E0" w14:textId="77777777" w:rsidTr="003636D0">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C181DCC" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="043BE837" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="094835F0" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3249F541" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="163A1F91" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DE6095B" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D01BFDF" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="772AC9B7" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F896D7D" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4ED9B845" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="005E2342" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E2342">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*Clarifications on relevant aspects of the information presented may be included.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="117F0A8F" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="005E2342" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
@@ -3237,567 +2920,507 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2508"/>
         <w:gridCol w:w="2508"/>
         <w:gridCol w:w="2508"/>
       </w:tblGrid>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="08FB6ABC" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="034AECA1" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C648C97" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 2</w:t>
+              <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68726E39" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 3*</w:t>
+              <w:t>Title 3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="662D46B2" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="303A6299" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AE5592E" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B9B0C21" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="25959AAD" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71FE0C67" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A2EC148" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EB9B65B" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="4CAD881B" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="775B9B9D" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="106DBBCB" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CCA01A2" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="477F137E" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="384B4EFF" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C2268A6" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F15843F" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147890" w:rsidRPr="00545A2A" w14:paraId="652DEEA3" w14:textId="77777777" w:rsidTr="003636D0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="711BA1DC" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C1D7400" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20F8003D" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E28D22F" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="005E2342" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E2342">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*Clarifications on relevant aspects of the information presented may be included.</w:t>
       </w:r>
@@ -3864,51 +3487,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A8FD60B" wp14:editId="3B134720">
             <wp:extent cx="5677382" cy="3148330"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1486516488" name="Imagen 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5707849" cy="3165225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
@@ -4094,111 +3717,61 @@
         </w:rPr>
         <w:t>Data Availability Statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F438EA8" w14:textId="77777777" w:rsidR="00F45C28" w:rsidRDefault="00F45C28" w:rsidP="00F45C28">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">All manuscripts published in the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Revista</w:t>
-[...49 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Revista Especialidad Médica</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> must include a data availability statement. In this section, authors must indicate where the data supporting the reported results can be accessed, including, where applicable, the link to the public repository in which the datasets generated or analyzed during the study are deposited.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC4BE24" w14:textId="77777777" w:rsidR="00F45C28" w:rsidRDefault="00F45C28" w:rsidP="00F45C28">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FBF2F56" w14:textId="77777777" w:rsidR="00F45C28" w:rsidRDefault="00F45C28" w:rsidP="00F45C28">
       <w:pPr>
@@ -4454,260 +4027,242 @@
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Author contributions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E687A6" w14:textId="77777777" w:rsidR="00E31EF4" w:rsidRPr="00835A07" w:rsidRDefault="00E31EF4" w:rsidP="00E31EF4">
+    <w:p w14:paraId="0646E9CE" w14:textId="77777777" w:rsidR="00EC3681" w:rsidRDefault="00EC3681" w:rsidP="00EC3681">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835A07">
-[...29 lines deleted...]
-    <w:p w14:paraId="7DEEB52E" w14:textId="77777777" w:rsidR="00E31EF4" w:rsidRPr="00835A07" w:rsidRDefault="00E31EF4" w:rsidP="00E31EF4">
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Briefly and precisely describe the role of each author in the preparation of the manuscript, in accordance with the international </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CRediT taxonomy (Contributor Roles Taxonomy)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Each author must be explicitly associated with one or more contributions and must have reviewed and approved the final version of the manuscript. Submission of the manuscript implies acceptance of individual responsibility for the contributions declared.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69843164" w14:textId="77777777" w:rsidR="00EC3681" w:rsidRPr="009D204E" w:rsidRDefault="00EC3681" w:rsidP="00EC3681">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835A07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="0F67B3F4" w14:textId="77777777" w:rsidR="00EC3681" w:rsidRPr="009D204E" w:rsidRDefault="00EC3681" w:rsidP="00EC3681">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A9A9A9" w14:textId="77777777" w:rsidR="00E31EF4" w:rsidRPr="00835A07" w:rsidRDefault="00E31EF4" w:rsidP="00E31EF4">
+    <w:p w14:paraId="186F5D54" w14:textId="77777777" w:rsidR="00EC3681" w:rsidRPr="009D204E" w:rsidRDefault="00EC3681" w:rsidP="00EC3681">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835A07">
-[...29 lines deleted...]
-    <w:p w14:paraId="0CDE8D4B" w14:textId="77777777" w:rsidR="00E31EF4" w:rsidRPr="00835A07" w:rsidRDefault="00E31EF4" w:rsidP="00E31EF4">
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XX XX </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conceptualization, methodology, writing – original draft; XX XX </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data curation, formal analysis, validation; XX XX </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interpretation, supervision, writing – review and editing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035C1026" w14:textId="77777777" w:rsidR="00EC3681" w:rsidRPr="009D204E" w:rsidRDefault="00EC3681" w:rsidP="00EC3681">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835A07">
-[...90 lines deleted...]
-        <w:t xml:space="preserve"> taxonomy include: conceptualization, data curation, formal analysis, funding acquisition, investigation, methodology, project administration, resources, software, supervision, validation, visualization, writing – original draft, and writing – review and editing.</w:t>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The roles recognized by the CRediT taxonomy include: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conceptualization, data curation, formal analysis, funding acquisition, investigation, methodology, project administration, resources, software, supervision, validation, visualization, writing – original draft, and writing – review and editing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="768C4963" w14:textId="77777777" w:rsidR="00E31EF4" w:rsidRPr="00835A07" w:rsidRDefault="00E31EF4" w:rsidP="00E31EF4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EE84F53" w14:textId="77777777" w:rsidR="00E31EF4" w:rsidRPr="00835A07" w:rsidRDefault="00E31EF4" w:rsidP="00E31EF4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -5006,113 +4561,73 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0386660C" w14:textId="77777777" w:rsidR="00266339" w:rsidRPr="005E2342" w:rsidRDefault="00266339" w:rsidP="00266339">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E2342">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Example for journal articles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56058691" w14:textId="77777777" w:rsidR="00266339" w:rsidRPr="00266339" w:rsidRDefault="00266339" w:rsidP="00266339">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E2342">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> P, et al. </w:t>
+        <w:t xml:space="preserve">Rouleau K, Bourget M, Chege P, Couturier F, Godoy-Ruiz P, Grand’Maison P, et al. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Strengthening Primary Care Through Family Medicine Around the World: Collaborating Toward Promising Practices. Fam Med. 2018;50(6):426-436. DOI: 10.22454/FamMed.2018.210965.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0848F6" w14:textId="77777777" w:rsidR="00266339" w:rsidRPr="00266339" w:rsidRDefault="00266339" w:rsidP="00266339">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31E3C881" w14:textId="77777777" w:rsidR="00266339" w:rsidRPr="00266339" w:rsidRDefault="00266339" w:rsidP="00266339">
       <w:pPr>
@@ -5311,78 +4826,78 @@
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="160" w:lineRule="atLeast"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="423FC0EA" w14:textId="77777777" w:rsidR="00266339" w:rsidRPr="004F5E3D" w:rsidRDefault="00266339" w:rsidP="00B74115">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00266339" w:rsidRPr="004F5E3D" w:rsidSect="00D43C2C">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1276" w:right="758" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DD9301C" w14:textId="77777777" w:rsidR="00185076" w:rsidRDefault="00185076" w:rsidP="00662710">
+    <w:p w14:paraId="668A28DB" w14:textId="77777777" w:rsidR="00004FD5" w:rsidRDefault="00004FD5" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54C5F0AC" w14:textId="77777777" w:rsidR="00185076" w:rsidRDefault="00185076" w:rsidP="00662710">
+    <w:p w14:paraId="1C308091" w14:textId="77777777" w:rsidR="00004FD5" w:rsidRDefault="00004FD5" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5512,117 +5027,93 @@
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007D7955">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve">Revista Especialidad Médica. 0000;00(00):00-00                                </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76FA6428" w14:textId="77777777" w:rsidR="00185076" w:rsidRDefault="00185076" w:rsidP="00662710">
+    <w:p w14:paraId="6A2FAB6B" w14:textId="77777777" w:rsidR="00004FD5" w:rsidRDefault="00004FD5" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22B484B4" w14:textId="77777777" w:rsidR="00185076" w:rsidRDefault="00185076" w:rsidP="00662710">
+    <w:p w14:paraId="65E6BD61" w14:textId="77777777" w:rsidR="00004FD5" w:rsidRDefault="00004FD5" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7143E5A5" w14:textId="7803C36A" w:rsidR="00662710" w:rsidRPr="00352584" w:rsidRDefault="00A95CFD">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
-      <w:t>Patient</w:t>
+      <w:t>Patient Communication</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...21 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00352584" w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
       <w:t>: XXXXXXXXX</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10487" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3679"/>
@@ -5848,51 +5339,51 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="FFC000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:line w14:anchorId="5C60C0E4" id="Conector recto 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-41.1pt,73.95pt" to="513.35pt,75.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2H87ftQEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvxDOBsLujTPaQKFwQ&#10;rMTj3vHYM5b8kttkkr+n7WTDAjfExWq72+Wu6vL68eQsO6qEJviet4uGM+VlGIwfe/7t6/7NPWeY&#10;wQ9gg1c9Pyvkj5vXr9Zz7NQyTMEOKjEC8djNsedTzrETAuWkHOAiROUpqUNykGmbRjEkmAndWbFs&#10;mvdiDmmIKUiFSKe7S5JvKr7WSubPWqPKzPacest1TXU9lFVs1tCNCeJk5LUN+IcuHBhPj96gdpCB&#10;/UjmLyhnZAoYdF7I4ETQ2khVORCbtvmDzZcJoqpcSByMN5nw/8HKT8etf0okwxyxw/iUCouTTo5p&#10;a+J3mmnlRZ2yU5XtfJNNnTKTdHjXvGtX7YozSbn27cNdlVVcYApcTJg/qOBYCXpujS+soIPjR8z0&#10;NJU+l5RjH/bG2joZ69nc84fVsqAD+UNbyBS6OPQc/cgZ2JGMJ3OqiBisGcrtgoNpPGxtYkeg4e/3&#10;26Z5buy3svL0DnC61NXUxRbOZPKmNa7n93T3dtv6gq6qu64EfolXokMYzlVTUXY0uUrx6rJijZd7&#10;il/+hc1PAAAA//8DAFBLAwQUAAYACAAAACEAKJ5PgN8AAAAMAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2Qkblu6CrauazohJITUAxIbD5Alpq3WOKXx1vbtyU5ws/V/+v252E+uE1cc&#10;QutJwWqZgEAy3rZUK/g6vi0yEIE1Wd15QgUzBtiX93eFzq0f6ROvB65FLKGQawUNc59LGUyDToel&#10;75Fi9u0HpzmuQy3toMdY7jqZJslaOt1SvNDoHl8bNOfDxSmowjybbDQ//PHumLHaVjRZpR4fppcd&#10;CMaJ/2C46Ud1KKPTyV/IBtEpWGRpGtEYPG22IG5Ekq43IE5xek5WIMtC/n+i/AUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA2H87ftQEAAFMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAonk+A3wAAAAwBAAAPAAAAAAAAAAAAAAAAAA8EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="#ffc000">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ACF5C66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DEBEB276"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6190,149 +5681,156 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="132"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="164"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00662710"/>
+    <w:rsid w:val="00004FD5"/>
     <w:rsid w:val="000206AD"/>
     <w:rsid w:val="00024187"/>
     <w:rsid w:val="000539D9"/>
     <w:rsid w:val="00066141"/>
     <w:rsid w:val="000C5D7E"/>
     <w:rsid w:val="00147890"/>
     <w:rsid w:val="00151DB0"/>
     <w:rsid w:val="00172145"/>
     <w:rsid w:val="00185076"/>
     <w:rsid w:val="001F444F"/>
     <w:rsid w:val="00220108"/>
     <w:rsid w:val="002261F7"/>
     <w:rsid w:val="00226C69"/>
     <w:rsid w:val="00266339"/>
+    <w:rsid w:val="00267C23"/>
     <w:rsid w:val="002B6738"/>
     <w:rsid w:val="002D1DB5"/>
     <w:rsid w:val="003235F5"/>
     <w:rsid w:val="003401BA"/>
     <w:rsid w:val="00352584"/>
     <w:rsid w:val="003561E9"/>
     <w:rsid w:val="003B5040"/>
+    <w:rsid w:val="003B607E"/>
     <w:rsid w:val="00420B97"/>
     <w:rsid w:val="004C5490"/>
     <w:rsid w:val="004F5E3D"/>
     <w:rsid w:val="004F7331"/>
     <w:rsid w:val="005303D7"/>
     <w:rsid w:val="005A29EE"/>
     <w:rsid w:val="005C391B"/>
     <w:rsid w:val="005E2342"/>
     <w:rsid w:val="005F6770"/>
     <w:rsid w:val="00601D4F"/>
+    <w:rsid w:val="00602265"/>
     <w:rsid w:val="006357DE"/>
     <w:rsid w:val="00662710"/>
     <w:rsid w:val="00681D34"/>
+    <w:rsid w:val="006B327A"/>
     <w:rsid w:val="006B660A"/>
     <w:rsid w:val="00743FF4"/>
     <w:rsid w:val="00794329"/>
     <w:rsid w:val="007B5A04"/>
     <w:rsid w:val="007D7955"/>
     <w:rsid w:val="008263CA"/>
     <w:rsid w:val="0083637A"/>
     <w:rsid w:val="008516CB"/>
     <w:rsid w:val="0085752C"/>
     <w:rsid w:val="0086613D"/>
     <w:rsid w:val="008B6A41"/>
     <w:rsid w:val="008C004A"/>
     <w:rsid w:val="00921BFB"/>
     <w:rsid w:val="009B2055"/>
     <w:rsid w:val="009C7A2D"/>
+    <w:rsid w:val="00A048BB"/>
     <w:rsid w:val="00A056E4"/>
     <w:rsid w:val="00A069CC"/>
     <w:rsid w:val="00A1477C"/>
     <w:rsid w:val="00A553F1"/>
+    <w:rsid w:val="00A741E2"/>
     <w:rsid w:val="00A949F1"/>
     <w:rsid w:val="00A95CFD"/>
     <w:rsid w:val="00AF3117"/>
     <w:rsid w:val="00B0500A"/>
     <w:rsid w:val="00B273FB"/>
     <w:rsid w:val="00B40E82"/>
     <w:rsid w:val="00B74115"/>
     <w:rsid w:val="00B90B07"/>
     <w:rsid w:val="00BA697B"/>
     <w:rsid w:val="00BB4EDB"/>
     <w:rsid w:val="00BB612C"/>
     <w:rsid w:val="00C12B0B"/>
     <w:rsid w:val="00C66E95"/>
     <w:rsid w:val="00C750CF"/>
     <w:rsid w:val="00CC12F1"/>
     <w:rsid w:val="00D31229"/>
     <w:rsid w:val="00D34D1F"/>
     <w:rsid w:val="00D43C2C"/>
     <w:rsid w:val="00E275F0"/>
     <w:rsid w:val="00E31EF4"/>
+    <w:rsid w:val="00EC3681"/>
     <w:rsid w:val="00EE2918"/>
     <w:rsid w:val="00F241A1"/>
     <w:rsid w:val="00F35FE6"/>
     <w:rsid w:val="00F45C28"/>
     <w:rsid w:val="00FD0FFC"/>
     <w:rsid w:val="00FF1183"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
@@ -7561,85 +7059,124 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodelnea">
     <w:name w:val="line number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B2055"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="67653161">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289437280">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1308975883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1835755960">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1912230794">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -7944,69 +7481,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43060604-EE9C-454D-A2AF-22D0CE218031}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1410</Words>
-  <Characters>7757</Characters>
+  <Words>1515</Words>
+  <Characters>8336</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9149</CharactersWithSpaces>
+  <CharactersWithSpaces>9832</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GUSTAVO HERNANDEZ ROSAS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>