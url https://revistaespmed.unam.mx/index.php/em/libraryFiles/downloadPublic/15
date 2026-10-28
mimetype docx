--- v0 (2026-09-05)
+++ v1 (2026-10-28)
@@ -122,389 +122,271 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Article Title (Spanish)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61761A46" w14:textId="77777777" w:rsidR="004E2DBA" w:rsidRPr="00835A07" w:rsidRDefault="004E2DBA" w:rsidP="004E2DBA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ADAE465" w14:textId="77777777" w:rsidR="004E2DBA" w:rsidRPr="00835A07" w:rsidRDefault="004E2DBA" w:rsidP="004E2DBA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+    <w:p w14:paraId="01E7F7C7" w14:textId="2239DA2C" w:rsidR="0023506D" w:rsidRDefault="0023506D" w:rsidP="0023506D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00835A07">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023506D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00835A07">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>First name(s) Last name-Last name,¹ First name(s) Last name-Last name,² First name(s) Last name-Last name³*…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20738794" w14:textId="77777777" w:rsidR="0023506D" w:rsidRPr="0023506D" w:rsidRDefault="0023506D" w:rsidP="0023506D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00835A07">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B1942A4" w14:textId="77777777" w:rsidR="0023506D" w:rsidRPr="0023506D" w:rsidRDefault="0023506D" w:rsidP="0023506D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00835A07">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023506D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00835A07">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¹ Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023506D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00835A07">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Do not use acronyms or abbreviations.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023506D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023506D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...258 lines deleted...]
-        <w:t xml:space="preserve">*Corresponding author: First and last name. Email: </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="531E7402" w14:textId="77777777" w:rsidR="0023506D" w:rsidRPr="0023506D" w:rsidRDefault="0023506D" w:rsidP="0023506D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023506D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">² Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023506D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Do not use acronyms or abbreviations.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023506D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00835A07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0023506D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="525546D2" w14:textId="3B5E453A" w:rsidR="0023506D" w:rsidRDefault="0023506D" w:rsidP="0023506D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023506D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">³ Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023506D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Do not use acronyms or abbreviations.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023506D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023506D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2A92898E" w14:textId="77777777" w:rsidR="0004045B" w:rsidRPr="0023506D" w:rsidRDefault="0004045B" w:rsidP="0023506D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C8AB4D1" w14:textId="77777777" w:rsidR="0023506D" w:rsidRPr="00334B80" w:rsidRDefault="0023506D" w:rsidP="0023506D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023506D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Corresponding author: First name(s) Last name-Last name. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00334B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="638F4D54" w14:textId="77777777" w:rsidR="004E2DBA" w:rsidRPr="00835A07" w:rsidRDefault="004E2DBA" w:rsidP="004E2DBA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="02878F88" w14:textId="7F3463E9" w:rsidR="0034243E" w:rsidRPr="0086405A" w:rsidRDefault="0034243E" w:rsidP="0034243E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -605,282 +487,197 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086405A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Compliance with this template is a technical requirement for initiating the editorial process. Manuscripts that do not conform to these guidelines may be returned to the authors before editorial evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C28F53" w14:textId="77777777" w:rsidR="0034243E" w:rsidRPr="0086405A" w:rsidRDefault="0034243E" w:rsidP="0034243E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A73DE8E" w14:textId="321B8B7A" w:rsidR="0034243E" w:rsidRPr="0034243E" w:rsidRDefault="0034243E" w:rsidP="0034243E">
+    <w:p w14:paraId="1B98B9F9" w14:textId="77777777" w:rsidR="00334B80" w:rsidRPr="00334B80" w:rsidRDefault="00334B80" w:rsidP="00334B80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034243E">
+      <w:r w:rsidRPr="00334B80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The use of international reporting guidelines appropriate to the study design is recommended, as they help improve the structure, transparency, and quality of the manuscript. Among the most widely used are:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="018A4F94" w14:textId="77777777" w:rsidR="0034243E" w:rsidRPr="0034243E" w:rsidRDefault="0034243E" w:rsidP="0034243E">
+        <w:t>This section is intended for reporting pilot studies, preliminary findings, or methodological innovations that provide relevant information for the advancement of scientific knowledge. Manuscripts must present results clearly, concisely, and with sound justification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D23454C" w14:textId="77777777" w:rsidR="00334B80" w:rsidRPr="00334B80" w:rsidRDefault="00334B80" w:rsidP="00334B80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00334B80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The suggested length is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1500 words</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334B80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, not including abstract, keywords, references, or graphic resources. Up </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to 3 graphic resources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334B80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> (infographics, illustrations, diagrams, or tables) should be included, original, self-explanatory, and submitted in editable format. Images taken from the internet or previously published material will not be accepted. It is recommended to include </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>between 10 and 20 references</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334B80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:numPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, with at least 70% published in the last five years, from reliable databases (PubMed, Medline, Scopus, Cochrane, among others). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All citations must have a DOI and follow the Vancouver format with superscript.¹</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0052550D" w14:textId="77777777" w:rsidR="0034243E" w:rsidRPr="0086405A" w:rsidRDefault="0034243E" w:rsidP="0034243E">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17BF157C" w14:textId="71958D57" w:rsidR="0034243E" w:rsidRPr="0086405A" w:rsidRDefault="0034243E" w:rsidP="0034243E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034243E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All authors must review and approve the final version of the manuscript prior to submission. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086405A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:numPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Manuscripts containing spelling, grammatical, or structural errors may be returned during the initial editorial review, before being sent for peer review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115C3699" w14:textId="77777777" w:rsidR="0034243E" w:rsidRPr="0086405A" w:rsidRDefault="0034243E" w:rsidP="0034243E">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...100 lines deleted...]
-          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18A7F49D" w14:textId="435B4F65" w:rsidR="0034243E" w:rsidRPr="0034243E" w:rsidRDefault="0034243E" w:rsidP="0034243E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034243E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -926,621 +723,705 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5793BD7E" w14:textId="48C1D8D5" w:rsidR="00662710" w:rsidRPr="00835A07" w:rsidRDefault="00662710" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1135" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Abstract </w:t>
-      </w:r>
-[...363 lines deleted...]
-        <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="421" w:tblpY="5761"/>
+        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="489" w:tblpY="2628"/>
         <w:tblW w:w="2268" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0034243E" w:rsidRPr="0086405A" w14:paraId="76AD8189" w14:textId="77777777" w:rsidTr="0034243E">
+      <w:tr w:rsidR="00192D03" w:rsidRPr="00334B80" w14:paraId="4E730BA3" w14:textId="77777777" w:rsidTr="00192D03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="696E478A" w14:textId="77777777" w:rsidR="0034243E" w:rsidRPr="00835A07" w:rsidRDefault="0034243E" w:rsidP="0034243E">
+          <w:p w14:paraId="7A5F092B" w14:textId="67D7EE10" w:rsidR="00192D03" w:rsidRPr="00835A07" w:rsidRDefault="00192D03" w:rsidP="00192D03">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00835A07">
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Citation:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Suggested citation:</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00835A07">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>For journal use only.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00835A07">
+          </w:p>
+          <w:p w14:paraId="2AEFB1E1" w14:textId="77777777" w:rsidR="00192D03" w:rsidRPr="00835A07" w:rsidRDefault="00192D03" w:rsidP="00192D03">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>For journal use only.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Received:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46BB5A2A" w14:textId="77777777" w:rsidR="0034243E" w:rsidRPr="00835A07" w:rsidRDefault="0034243E" w:rsidP="0034243E">
+          <w:p w14:paraId="4887D6EF" w14:textId="77777777" w:rsidR="00192D03" w:rsidRPr="00835A07" w:rsidRDefault="00192D03" w:rsidP="00192D03">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Revised:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E4D72A2" w14:textId="2E9254D1" w:rsidR="00192D03" w:rsidRDefault="00192D03" w:rsidP="00192D03">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Accepted:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ECC9F48" w14:textId="1098E8BE" w:rsidR="00192D03" w:rsidRPr="00835A07" w:rsidRDefault="00192D03" w:rsidP="00192D03">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Published:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C33623B" w14:textId="77777777" w:rsidR="00192D03" w:rsidRPr="00835A07" w:rsidRDefault="00192D03" w:rsidP="00192D03">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00835A07">
+          </w:p>
+          <w:p w14:paraId="7A4C3FCE" w14:textId="77777777" w:rsidR="00192D03" w:rsidRPr="00835A07" w:rsidRDefault="00192D03" w:rsidP="00192D03">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Received: XXXXXX</w:t>
-[...64 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D95FE67" w14:textId="77777777" w:rsidR="0034243E" w:rsidRPr="00835A07" w:rsidRDefault="0034243E" w:rsidP="0034243E">
-[...14 lines deleted...]
-          <w:p w14:paraId="2E4DB88B" w14:textId="77777777" w:rsidR="0034243E" w:rsidRPr="00835A07" w:rsidRDefault="0034243E" w:rsidP="0034243E">
+          <w:p w14:paraId="5A38C1E3" w14:textId="77777777" w:rsidR="00192D03" w:rsidRPr="00835A07" w:rsidRDefault="00192D03" w:rsidP="00192D03">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="DengXian" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00835A07">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
               <w:t>This is an Open Access article under the CC BY-NC-ND license (https://creativecommons.org/licenses/by-nc-nd/4.0).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="1DB1F299" w14:textId="7A191093" w:rsidR="000C5D7E" w:rsidRPr="00835A07" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The suggested length of the abstract is 250 words maximum. It should provide a clear synthesis of the article's purpose, the approach taken, and the central ideas developed, without listing sections or following a rigid structure. It should allow the reader to immediately understand the topic addressed, its relevance, and the main position or argument of the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA0254C" w14:textId="4C48681E" w:rsidR="00B0500A" w:rsidRPr="00835A07" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The abstract must accurately reflect the content of the manuscript and its specific contribution. For novice authors, it is recommended that the English version be reviewed by someone with academic command of the language, preferably with experience in scientific writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C3B5F2" w14:textId="4D4DCDCD" w:rsidR="00B0500A" w:rsidRPr="00835A07" w:rsidRDefault="00B0500A" w:rsidP="00B0500A">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582DCA1D" w14:textId="77777777" w:rsidR="009C7A2D" w:rsidRPr="00835A07" w:rsidRDefault="00B0500A" w:rsidP="00B0500A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">include three to six keywords, separated by semicolons; all keywords begin with a capital letter (except acronyms) and must be </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C07AA5" w14:textId="02D92F51" w:rsidR="0083637A" w:rsidRPr="00835A07" w:rsidRDefault="00B0500A" w:rsidP="00B0500A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>validated in the MeSH thesaurus (Medical Subject Headings), available at: https://www.ncbi.nlm.nih.gov/mesh</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19083B96" w14:textId="1001ED7F" w:rsidR="00B0500A" w:rsidRPr="00835A07" w:rsidRDefault="00B0500A" w:rsidP="00B0500A">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="1EAC9370" w14:textId="6005A9D2" w:rsidR="00226C69" w:rsidRPr="00835A07" w:rsidRDefault="00226C69" w:rsidP="0083637A">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abstract (Spanish)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3522186C" w14:textId="412F4B7B" w:rsidR="000C5D7E" w:rsidRPr="00835A07" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="277EED37" w14:textId="1815EE8E" w:rsidR="000C5D7E" w:rsidRPr="00835A07" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Spanish abstract must contain the same information as the English abstract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF4E0A1" w14:textId="40C031F9" w:rsidR="00066141" w:rsidRPr="00835A07" w:rsidRDefault="00066141" w:rsidP="000C5D7E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405A4905" w14:textId="21D265A9" w:rsidR="00066141" w:rsidRPr="00835A07" w:rsidRDefault="00066141" w:rsidP="00066141">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D79820" w14:textId="77777777" w:rsidR="00066141" w:rsidRPr="00835A07" w:rsidRDefault="00066141" w:rsidP="00066141">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords (Spanish): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>provide the keywords in Spanish, separated by commas and written in lowercase, except for proper nouns or acronyms. All must be validated in the MeSH thesaurus (Medical Subject Headings), available at: https://www.ncbi.nlm.nih.gov/mesh</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B0180F" w14:textId="53FAC2DF" w:rsidR="00066141" w:rsidRPr="00835A07" w:rsidRDefault="00066141" w:rsidP="00066141">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6123E0E3" w14:textId="4AD868A2" w:rsidR="00115DB7" w:rsidRPr="00835A07" w:rsidRDefault="0085752C" w:rsidP="00DC12C0">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00835A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Brief communications may be presented in a free format according to the needs of the text; they may also follow the structure below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5563DC8E" w14:textId="77777777" w:rsidR="00115DB7" w:rsidRPr="00835A07" w:rsidRDefault="00115DB7" w:rsidP="00DC12C0">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B36C425" w14:textId="3877577B" w:rsidR="000C5D7E" w:rsidRPr="00835A07" w:rsidRDefault="00DC12C0" w:rsidP="00DC12C0">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="479EB231" w14:textId="5A7873C0" w:rsidR="00DC12C0" w:rsidRPr="00835A07" w:rsidRDefault="00DC12C0" w:rsidP="00DC12C0">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The introduction should briefly present the scientific context of the topic addressed, highlighting the relevance of the problem or research area. It should also point out the limitations of existing knowledge or currently used methods, which justifies carrying out the </w:t>
       </w:r>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
@@ -1619,50 +1500,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This section should clearly and sufficiently describe the methodological approach used. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A73430B" w14:textId="77777777" w:rsidR="00DC12C0" w:rsidRPr="00835A07" w:rsidRDefault="00DC12C0" w:rsidP="000C5D7E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For pilot or exploratory studies, the study design, the population or sample analyzed, the selection criteria, the procedures performed, the main variables evaluated, and the type of analysis performed must be specified. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138E7057" w14:textId="77777777" w:rsidR="009C1D6B" w:rsidRPr="00835A07" w:rsidRDefault="00DC12C0" w:rsidP="000C5D7E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">For methodological innovations, the conceptual basis of the proposed method, its main components, the procedures for its implementation, and the context in which it can be applied must be explained. </w:t>
       </w:r>
     </w:p>
@@ -1865,117 +1747,117 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Risk assessment matrix. Must be placed after its first mention in the text.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F321D1B" w14:textId="54CAD8F5" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00A86EA0" w:rsidP="00147890">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04F203C0" wp14:editId="5386A0EF">
             <wp:extent cx="6282777" cy="3057525"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="1324184497" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6305846" cy="3068752"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="40939D41" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00835A07" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The figure shows the relationship between the probability of occurrence and the severity of impact. Risk levels are classified as low (green), moderate (yellow), high (orange), and extreme (red), according to the combination of both factors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A04979C" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00835A07" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D392313" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00835A07" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:ind w:left="1843"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
@@ -3728,51 +3610,50 @@
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71FE0C67" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Name</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A2EC148" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="003636D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4133,69 +4014,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Altered clinical parameters in COVID-19 patients treated in Internal Medicine (n = 150). Must be placed after its first mention in the text.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D463621" w14:textId="77777777" w:rsidR="00147890" w:rsidRPr="00545A2A" w:rsidRDefault="00147890" w:rsidP="00147890">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A8FD60B" wp14:editId="3B134720">
             <wp:extent cx="5677382" cy="3148330"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1486516488" name="Imagen 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5707849" cy="3165225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
@@ -4596,51 +4478,61 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0086405A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Médica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0086405A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> must include a data availability statement. In this section, authors must indicate where the data supporting the reported results can be accessed, including, where applicable, the link to the public repository in which the datasets generated or analyzed during the study are deposited.</w:t>
+        <w:t xml:space="preserve"> must include a data availability statement. In this section, authors must indicate where the data supporting the reported results can be accessed, including, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086405A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>where applicable, the link to the public repository in which the datasets generated or analyzed during the study are deposited.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="008D3E92" w14:textId="77777777" w:rsidR="0086405A" w:rsidRPr="0086405A" w:rsidRDefault="0086405A" w:rsidP="0086405A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BC4C36F" w14:textId="77777777" w:rsidR="0086405A" w:rsidRPr="0086405A" w:rsidRDefault="0086405A" w:rsidP="0086405A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -4887,516 +4779,591 @@
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Author contributions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248C1CF7" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00835A07" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
+    <w:p w14:paraId="28E11CC6" w14:textId="77777777" w:rsidR="00FB1441" w:rsidRDefault="00FB1441" w:rsidP="00FB1441">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Briefly and precisely describe the role of each author in the preparation of the manuscript, in accordance with the international </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taxonomy (Contributor Roles Taxonomy)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Each author must be explicitly associated with one or more contributions and must have reviewed and approved the final version of the manuscript. Submission of the manuscript implies acceptance of individual responsibility for the contributions declared.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F19AA59" w14:textId="77777777" w:rsidR="00FB1441" w:rsidRPr="009D204E" w:rsidRDefault="00FB1441" w:rsidP="00FB1441">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A9110A" w14:textId="77777777" w:rsidR="00FB1441" w:rsidRPr="009D204E" w:rsidRDefault="00FB1441" w:rsidP="00FB1441">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFF9E60" w14:textId="77777777" w:rsidR="00FB1441" w:rsidRPr="009D204E" w:rsidRDefault="00FB1441" w:rsidP="00FB1441">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XX </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conceptualization, methodology, writing – original draft; XX </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data curation, formal analysis, validation; XX </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interpretation, supervision, writing – review and editing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6B9886" w14:textId="77777777" w:rsidR="00FB1441" w:rsidRPr="009D204E" w:rsidRDefault="00FB1441" w:rsidP="00FB1441">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The roles recognized by the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taxonomy include: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conceptualization, data curation, formal analysis, funding acquisition, investigation, methodology, project administration, resources, software, supervision, validation, visualization, writing – original draft, and writing – review and editing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C48C716" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00835A07" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD33235" w14:textId="0E8480AB" w:rsidR="002D1DB5" w:rsidRPr="00835A07" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443A16A9" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00835A07" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>CRediT</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Indicate the funding sources that supported the study, including institutional projects, public funds, international agencies, non-governmental organizations, or private sponsorship, if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03843175" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00835A07" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Contributor Roles Taxonomy) taxonomy. Each author must be explicitly linked to one or more contributions and must have reviewed and approved the final version of the text. Submission of the manuscript implies acceptance of individual responsibility for the declared contributions.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67E48CEB" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00835A07" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
+        <w:t>If no external funding was received, write the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016A03BD" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00835A07" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Example:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45FF0470" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00835A07" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
+        <w:t xml:space="preserve">This research received no external funding. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B729143" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00835A07" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1E1FE8" w14:textId="2B3FCB41" w:rsidR="002D1DB5" w:rsidRPr="00835A07" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conflicts of interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBAF49B" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00835A07" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>XX</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Indicate any potential conflicts of interest; if none apply, please state the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78469DC5" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00835A07" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>: conceptualization, methodology, writing – original draft;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="635A1A32" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00835A07" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
+        <w:t>The authors declare no conflicts of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399F1EFD" w14:textId="77777777" w:rsidR="002D1DB5" w:rsidRPr="00835A07" w:rsidRDefault="002D1DB5" w:rsidP="002D1DB5">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACFA865" w14:textId="67189299" w:rsidR="002D1DB5" w:rsidRPr="00835A07" w:rsidRDefault="002D1DB5" w:rsidP="00B74115">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References </w:t>
+      </w:r>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(minimum 10; maximum 20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117EC888" w14:textId="77777777" w:rsidR="00B74115" w:rsidRPr="00835A07" w:rsidRDefault="00B74115" w:rsidP="00B74115">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...230 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Indicate any potential conflicts of interest; if none apply, please state the following: </w:t>
-[...88 lines deleted...]
-        </w:rPr>
         <w:t>The purpose of this section is to present a list of up-to-date, relevant, and international sources that scientifically support the content of the manuscript. This is one of the sections with the highest number of errors, so it is recommended to carefully check the accuracy of each reference.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A328DED" w14:textId="77777777" w:rsidR="004E2DBA" w:rsidRPr="00835A07" w:rsidRDefault="004E2DBA" w:rsidP="00B74115">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E254E5A" w14:textId="77777777" w:rsidR="009763DB" w:rsidRPr="00835A07" w:rsidRDefault="009763DB" w:rsidP="009763DB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5754,78 +5721,78 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3266D5D0" w14:textId="77777777" w:rsidR="009763DB" w:rsidRPr="00554251" w:rsidRDefault="009763DB" w:rsidP="00B74115">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AB47D65" w14:textId="77777777" w:rsidR="00B74115" w:rsidRPr="00554251" w:rsidRDefault="00B74115" w:rsidP="00B74115">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B74115" w:rsidRPr="00554251" w:rsidSect="00D43C2C">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1276" w:right="758" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F484779" w14:textId="77777777" w:rsidR="00F72259" w:rsidRDefault="00F72259" w:rsidP="00662710">
+    <w:p w14:paraId="7F3F2E56" w14:textId="77777777" w:rsidR="00276B4A" w:rsidRDefault="00276B4A" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3806A1AC" w14:textId="77777777" w:rsidR="00F72259" w:rsidRDefault="00F72259" w:rsidP="00662710">
+    <w:p w14:paraId="2B8073E3" w14:textId="77777777" w:rsidR="00276B4A" w:rsidRDefault="00276B4A" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5948,61 +5915,61 @@
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004E2DBA">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve">Revista Especialidad Médica. 0000;00(00):00-00                              </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69F1D243" w14:textId="77777777" w:rsidR="00F72259" w:rsidRDefault="00F72259" w:rsidP="00662710">
+    <w:p w14:paraId="47A1CF60" w14:textId="77777777" w:rsidR="00276B4A" w:rsidRDefault="00276B4A" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F3274B7" w14:textId="77777777" w:rsidR="00F72259" w:rsidRDefault="00F72259" w:rsidP="00662710">
+    <w:p w14:paraId="24800965" w14:textId="77777777" w:rsidR="00276B4A" w:rsidRDefault="00276B4A" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7143E5A5" w14:textId="6CDC2957" w:rsidR="00662710" w:rsidRPr="00352584" w:rsidRDefault="004E2DBA">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
@@ -6284,51 +6251,51 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="FFC000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
           <w:pict>
             <v:line w14:anchorId="5C60C0E4" id="Conector recto 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-41.1pt,73.95pt" to="513.35pt,75.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2H87ftQEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvxDOBsLujTPaQKFwQ&#10;rMTj3vHYM5b8kttkkr+n7WTDAjfExWq72+Wu6vL68eQsO6qEJviet4uGM+VlGIwfe/7t6/7NPWeY&#10;wQ9gg1c9Pyvkj5vXr9Zz7NQyTMEOKjEC8djNsedTzrETAuWkHOAiROUpqUNykGmbRjEkmAndWbFs&#10;mvdiDmmIKUiFSKe7S5JvKr7WSubPWqPKzPacest1TXU9lFVs1tCNCeJk5LUN+IcuHBhPj96gdpCB&#10;/UjmLyhnZAoYdF7I4ETQ2khVORCbtvmDzZcJoqpcSByMN5nw/8HKT8etf0okwxyxw/iUCouTTo5p&#10;a+J3mmnlRZ2yU5XtfJNNnTKTdHjXvGtX7YozSbn27cNdlVVcYApcTJg/qOBYCXpujS+soIPjR8z0&#10;NJU+l5RjH/bG2joZ69nc84fVsqAD+UNbyBS6OPQc/cgZ2JGMJ3OqiBisGcrtgoNpPGxtYkeg4e/3&#10;26Z5buy3svL0DnC61NXUxRbOZPKmNa7n93T3dtv6gq6qu64EfolXokMYzlVTUXY0uUrx6rJijZd7&#10;il/+hc1PAAAA//8DAFBLAwQUAAYACAAAACEAKJ5PgN8AAAAMAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2Qkblu6CrauazohJITUAxIbD5Alpq3WOKXx1vbtyU5ws/V/+v252E+uE1cc&#10;QutJwWqZgEAy3rZUK/g6vi0yEIE1Wd15QgUzBtiX93eFzq0f6ROvB65FLKGQawUNc59LGUyDToel&#10;75Fi9u0HpzmuQy3toMdY7jqZJslaOt1SvNDoHl8bNOfDxSmowjybbDQ//PHumLHaVjRZpR4fppcd&#10;CMaJ/2C46Ud1KKPTyV/IBtEpWGRpGtEYPG22IG5Ekq43IE5xek5WIMtC/n+i/AUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA2H87ftQEAAFMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAonk+A3wAAAAwBAAAPAAAAAAAAAAAAAAAAAA8EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="#ffc000">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71E7703B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8982E1EE"/>
     <w:lvl w:ilvl="0" w:tplc="080A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6663,92 +6630,98 @@
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="132"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00662710"/>
     <w:rsid w:val="000206AD"/>
     <w:rsid w:val="0002410E"/>
     <w:rsid w:val="00024187"/>
+    <w:rsid w:val="0004045B"/>
     <w:rsid w:val="000539D9"/>
     <w:rsid w:val="00066141"/>
     <w:rsid w:val="000C5D7E"/>
     <w:rsid w:val="000D6977"/>
     <w:rsid w:val="00115DB7"/>
+    <w:rsid w:val="00145407"/>
     <w:rsid w:val="00147890"/>
     <w:rsid w:val="00151DB0"/>
     <w:rsid w:val="00152AB5"/>
+    <w:rsid w:val="00192D03"/>
     <w:rsid w:val="001F444F"/>
     <w:rsid w:val="00226C69"/>
+    <w:rsid w:val="0023506D"/>
     <w:rsid w:val="002650AA"/>
+    <w:rsid w:val="00276B4A"/>
     <w:rsid w:val="0029489E"/>
     <w:rsid w:val="002D1DB5"/>
     <w:rsid w:val="003235F5"/>
+    <w:rsid w:val="00334B80"/>
     <w:rsid w:val="00337F5D"/>
     <w:rsid w:val="003401BA"/>
     <w:rsid w:val="0034243E"/>
     <w:rsid w:val="00346F22"/>
     <w:rsid w:val="00352584"/>
     <w:rsid w:val="003561E9"/>
     <w:rsid w:val="00363842"/>
     <w:rsid w:val="003B5040"/>
     <w:rsid w:val="003E1587"/>
     <w:rsid w:val="00420B97"/>
     <w:rsid w:val="00422913"/>
     <w:rsid w:val="00476672"/>
     <w:rsid w:val="004C5490"/>
     <w:rsid w:val="004E2DBA"/>
     <w:rsid w:val="00510C00"/>
     <w:rsid w:val="00554251"/>
     <w:rsid w:val="005C391B"/>
     <w:rsid w:val="0061600B"/>
     <w:rsid w:val="0063023E"/>
     <w:rsid w:val="006357DE"/>
     <w:rsid w:val="00662710"/>
     <w:rsid w:val="00681D34"/>
     <w:rsid w:val="00794329"/>
     <w:rsid w:val="007B5A04"/>
     <w:rsid w:val="00814D2F"/>
@@ -6772,53 +6745,55 @@
     <w:rsid w:val="00A949F1"/>
     <w:rsid w:val="00AE3436"/>
     <w:rsid w:val="00AF3117"/>
     <w:rsid w:val="00B0500A"/>
     <w:rsid w:val="00B12988"/>
     <w:rsid w:val="00B254AA"/>
     <w:rsid w:val="00B273FB"/>
     <w:rsid w:val="00B3557A"/>
     <w:rsid w:val="00B55992"/>
     <w:rsid w:val="00B73E07"/>
     <w:rsid w:val="00B74115"/>
     <w:rsid w:val="00BA697B"/>
     <w:rsid w:val="00BB4EDB"/>
     <w:rsid w:val="00BB612C"/>
     <w:rsid w:val="00BC5AAC"/>
     <w:rsid w:val="00C12B0B"/>
     <w:rsid w:val="00C750CF"/>
     <w:rsid w:val="00CD4549"/>
     <w:rsid w:val="00D25C01"/>
     <w:rsid w:val="00D31229"/>
     <w:rsid w:val="00D34D1F"/>
     <w:rsid w:val="00D43C2C"/>
     <w:rsid w:val="00D6683C"/>
     <w:rsid w:val="00DC12C0"/>
     <w:rsid w:val="00E20B53"/>
+    <w:rsid w:val="00EB1F7B"/>
     <w:rsid w:val="00F241A1"/>
     <w:rsid w:val="00F35FE6"/>
     <w:rsid w:val="00F72259"/>
+    <w:rsid w:val="00FB1441"/>
     <w:rsid w:val="00FB5916"/>
     <w:rsid w:val="00FF1183"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -8070,110 +8045,162 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-419" w:eastAsia="es-419"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textoennegrita">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0034243E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="11878040">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="38944807">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="964114308">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1748652648">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1766225194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2036229901">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2043051213">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2071339174">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -8478,75 +8505,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43060604-EE9C-454D-A2AF-22D0CE218031}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1921</Words>
-  <Characters>10570</Characters>
+  <Words>2002</Words>
+  <Characters>11012</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>88</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12467</CharactersWithSpaces>
+  <CharactersWithSpaces>12989</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GUSTAVO HERNANDEZ ROSAS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>e24a1c9d-a785-4f33-93ea-b201a21daf3a</vt:lpwstr>
   </property>