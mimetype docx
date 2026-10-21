--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -121,409 +121,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title (Spanish)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F04DA28" w14:textId="77777777" w:rsidR="00F810C2" w:rsidRPr="00A2591D" w:rsidRDefault="00F810C2" w:rsidP="00F810C2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="783219CD" w14:textId="77777777" w:rsidR="00F810C2" w:rsidRPr="00A2591D" w:rsidRDefault="00F810C2" w:rsidP="00F810C2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="5CADA40E" w14:textId="77777777" w:rsidR="009F53F9" w:rsidRDefault="009F53F9" w:rsidP="009F53F9">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A2591D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A2591D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>First name(s) Last name-Last name,¹ First name(s) Last name-Last name,² First name(s) Last name-Last name³*…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7B8248" w14:textId="77777777" w:rsidR="009F53F9" w:rsidRDefault="009F53F9" w:rsidP="009F53F9">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A2591D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7941CBC9" w14:textId="77777777" w:rsidR="009F53F9" w:rsidRDefault="009F53F9" w:rsidP="009F53F9">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A2591D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A2591D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¹ Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+        <w:t>Do not use acronyms or abbreviations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6C33D0BB" w14:textId="77777777" w:rsidR="009F53F9" w:rsidRDefault="009F53F9" w:rsidP="009F53F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">² Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do not use acronyms or abbreviations. </w:t>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+        <w:t>Do not use acronyms or abbreviations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1ADB99BC" w14:textId="77777777" w:rsidR="009F53F9" w:rsidRDefault="009F53F9" w:rsidP="009F53F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">³ Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...191 lines deleted...]
-        <w:t xml:space="preserve">*Corresponding author: First and last name. Email: </w:t>
+        <w:t>Do not use acronyms or abbreviations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A2591D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="75A58840" w14:textId="77777777" w:rsidR="009F53F9" w:rsidRDefault="009F53F9" w:rsidP="009F53F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D45246" w14:textId="0785667F" w:rsidR="00226C69" w:rsidRDefault="009F53F9" w:rsidP="001A62D6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Corresponding author: First name(s) Last name-Last name. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F53F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F53F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="23B9CBDD" w14:textId="77777777" w:rsidR="001A62D6" w:rsidRPr="001A62D6" w:rsidRDefault="001A62D6" w:rsidP="001A62D6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="0A9F112D" w14:textId="77777777" w:rsidR="004605A6" w:rsidRPr="004605A6" w:rsidRDefault="004605A6" w:rsidP="004605A6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004605A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>General Instructions</w:t>
       </w:r>
@@ -618,236 +496,192 @@
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Compliance with this template is a technical requirement for initiating the editorial process. </w:t>
       </w:r>
       <w:r w:rsidRPr="00757CC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Manuscripts that do not conform to these guidelines may be returned to the authors before editorial evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D1263F" w14:textId="77777777" w:rsidR="004605A6" w:rsidRPr="00757CC1" w:rsidRDefault="004605A6" w:rsidP="004605A6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DB53400" w14:textId="77777777" w:rsidR="004605A6" w:rsidRPr="0034243E" w:rsidRDefault="004605A6" w:rsidP="004605A6">
+    <w:p w14:paraId="4B52E801" w14:textId="36115EA9" w:rsidR="00DA2E58" w:rsidRDefault="00DA2E58" w:rsidP="00DA2E58">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034243E">
+      <w:r w:rsidRPr="00DA2E58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The use of international reporting guidelines appropriate to the study design is recommended, as they help improve the structure, transparency, and quality of the manuscript. Among the most widely used are:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1B98BA3F" w14:textId="77777777" w:rsidR="004605A6" w:rsidRPr="0034243E" w:rsidRDefault="004605A6" w:rsidP="004605A6">
+        <w:t>This section is a brief contribution addressed to the journal's editor, intended to comment on, analyze, or discuss previously published articles, or to present academic observations relevant to the scientific community. Arguments must be supported by scientific evidence and maintain a clear and specific focus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5369399B" w14:textId="77777777" w:rsidR="00DA2E58" w:rsidRPr="00DA2E58" w:rsidRDefault="00DA2E58" w:rsidP="00DA2E58">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D2DB8FC" w14:textId="77777777" w:rsidR="004605A6" w:rsidRPr="0034243E" w:rsidRDefault="004605A6" w:rsidP="004605A6">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="469B5CF5" w14:textId="06D3E2B4" w:rsidR="00DA2E58" w:rsidRDefault="00DA2E58" w:rsidP="00DA2E58">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2E58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:numPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Letters commenting on published articles may be sent to the authors of the original work for their response.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09ACBC61" w14:textId="77777777" w:rsidR="00DA2E58" w:rsidRPr="00DA2E58" w:rsidRDefault="00DA2E58" w:rsidP="00DA2E58">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514A00BD" w14:textId="77777777" w:rsidR="00DA2E58" w:rsidRPr="00DA2E58" w:rsidRDefault="00DA2E58" w:rsidP="00DA2E58">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2E58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The suggested length is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>800 words</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2E58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, without references or graphic resources. Up </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to 1 graphic resource</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2E58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> (infographics, illustrations, diagrams, or tables) should be included, original, self-explanatory, and submitted in editable format. Images taken from the internet or previously published material will not be accepted. It is recommended to include up </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to 10 references</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2E58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, with at least 70% published in the last five years, from reliable databases (PubMed, Medline, Scopus, Cochrane, among others). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2E58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...54 lines deleted...]
-      </w:hyperlink>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All citations must have a DOI and follow the Vancouver format with superscript.¹</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="209B7A58" w14:textId="77777777" w:rsidR="004605A6" w:rsidRPr="00757CC1" w:rsidRDefault="004605A6" w:rsidP="004605A6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="268DF486" w14:textId="77777777" w:rsidR="004605A6" w:rsidRPr="00757CC1" w:rsidRDefault="004605A6" w:rsidP="004605A6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034243E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -973,313 +807,354 @@
       <w:r w:rsidRPr="00A2591D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>The text should begin by identifying the article being referenced (title and, when possible, year or authors) and briefly presenting the topic. The purpose of this section is to give the reader context and concisely explain the reason for the letter and its relevance to the scientific discussion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30430B77" w14:textId="77777777" w:rsidR="00D44376" w:rsidRPr="00A2591D" w:rsidRDefault="00D44376" w:rsidP="000C5D7E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EB5AA8C" w14:textId="77777777" w:rsidR="005D0EF3" w:rsidRPr="00D6496C" w:rsidRDefault="00D6496C" w:rsidP="000C5D7E">
+    <w:p w14:paraId="4EB5AA8C" w14:textId="77777777" w:rsidR="005D0EF3" w:rsidRPr="00817D55" w:rsidRDefault="00D6496C" w:rsidP="000C5D7E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2591D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The main comment should follow; this section presents the letter's central observation, comment, clarification, or critique. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00817D55">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The argument should </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="436" w:tblpY="7541"/>
+        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="489" w:tblpY="2626"/>
         <w:tblW w:w="2268" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D0EF3" w:rsidRPr="00757CC1" w14:paraId="431BC0EF" w14:textId="77777777" w:rsidTr="00A62823">
+      <w:tr w:rsidR="00817D55" w:rsidRPr="00DA2E58" w14:paraId="55AF1637" w14:textId="77777777" w:rsidTr="00817D55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A5C8B29" w14:textId="4D691A15" w:rsidR="005D0EF3" w:rsidRPr="00A2591D" w:rsidRDefault="005D0EF3" w:rsidP="00A62823">
+          <w:p w14:paraId="14BD030C" w14:textId="77777777" w:rsidR="00817D55" w:rsidRPr="00835A07" w:rsidRDefault="00817D55" w:rsidP="00817D55">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A2591D">
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Citation:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Suggested citation:</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00325DF6">
+            <w:r w:rsidRPr="00835A07">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>For journal use only.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A2591D">
+          </w:p>
+          <w:p w14:paraId="322A9676" w14:textId="77777777" w:rsidR="00817D55" w:rsidRPr="00835A07" w:rsidRDefault="00817D55" w:rsidP="00817D55">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>For journal use only.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Received:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B53769E" w14:textId="77777777" w:rsidR="005D0EF3" w:rsidRPr="00A2591D" w:rsidRDefault="005D0EF3" w:rsidP="00A62823">
+          <w:p w14:paraId="26DB0210" w14:textId="77777777" w:rsidR="00817D55" w:rsidRPr="00835A07" w:rsidRDefault="00817D55" w:rsidP="00817D55">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Revised:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AEAE772" w14:textId="77777777" w:rsidR="00817D55" w:rsidRDefault="00817D55" w:rsidP="00817D55">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Accepted:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60BDCCC4" w14:textId="77777777" w:rsidR="00817D55" w:rsidRPr="00835A07" w:rsidRDefault="00817D55" w:rsidP="00817D55">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Published:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C655890" w14:textId="77777777" w:rsidR="00817D55" w:rsidRPr="00835A07" w:rsidRDefault="00817D55" w:rsidP="00817D55">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A2591D">
+          </w:p>
+          <w:p w14:paraId="07037298" w14:textId="77777777" w:rsidR="00817D55" w:rsidRPr="00835A07" w:rsidRDefault="00817D55" w:rsidP="00817D55">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Received: XXXXXX</w:t>
-[...64 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="66E4AD20" w14:textId="77777777" w:rsidR="005D0EF3" w:rsidRPr="00A2591D" w:rsidRDefault="005D0EF3" w:rsidP="00A62823">
-[...14 lines deleted...]
-          <w:p w14:paraId="6DD297F0" w14:textId="77777777" w:rsidR="005D0EF3" w:rsidRPr="00A2591D" w:rsidRDefault="005D0EF3" w:rsidP="00A62823">
+          <w:p w14:paraId="2A4FE273" w14:textId="77777777" w:rsidR="00817D55" w:rsidRPr="00835A07" w:rsidRDefault="00817D55" w:rsidP="00817D55">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="DengXian" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A2591D">
+            <w:r w:rsidRPr="00835A07">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
               <w:t>This is an Open Access article under the CC BY-NC-ND license (https://creativecommons.org/licenses/by-nc-nd/4.0).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1ACC8768" w14:textId="7947B347" w:rsidR="00D44376" w:rsidRPr="00A2591D" w:rsidRDefault="00D6496C" w:rsidP="000C5D7E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -1462,51 +1337,51 @@
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44FBEFF8" wp14:editId="1031E7A5">
             <wp:extent cx="6282777" cy="3057525"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="1324184497" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6305846" cy="3068752"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -3632,299 +3507,385 @@
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Author contributions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDBBD9B" w14:textId="77777777" w:rsidR="00CB1089" w:rsidRPr="00835A07" w:rsidRDefault="00CB1089" w:rsidP="00CB1089">
+    <w:p w14:paraId="1E14A105" w14:textId="77777777" w:rsidR="00DD31F7" w:rsidRDefault="00DD31F7" w:rsidP="00DD31F7">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835A07">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Briefly and precisely indicate each author's role in preparing the manuscript, in accordance with the international </w:t>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Briefly and precisely describe the role of each author in the preparation of the manuscript, in accordance with the international </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00835A07">
-[...206 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="009D204E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00835A07">
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D204E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> taxonomy (Contributor Roles Taxonomy)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Each author must be explicitly associated with one or more contributions and must have reviewed and approved the final version of the manuscript. Submission of the manuscript implies acceptance of individual responsibility for the contributions declared.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1871F949" w14:textId="77777777" w:rsidR="00DD31F7" w:rsidRPr="009D204E" w:rsidRDefault="00DD31F7" w:rsidP="00DD31F7">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67752F66" w14:textId="77777777" w:rsidR="00DD31F7" w:rsidRPr="009D204E" w:rsidRDefault="00DD31F7" w:rsidP="00DD31F7">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A839A5" w14:textId="77777777" w:rsidR="00DD31F7" w:rsidRPr="009D204E" w:rsidRDefault="00DD31F7" w:rsidP="00DD31F7">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XX </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conceptualization, methodology, writing – original draft; XX </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data curation, formal analysis, validation; XX </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interpretation, supervision, writing – review and editing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B81D65" w14:textId="77777777" w:rsidR="00DD31F7" w:rsidRPr="009D204E" w:rsidRDefault="00DD31F7" w:rsidP="00DD31F7">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The roles recognized by the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taxonomy include: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conceptualization, data curation, formal analysis, funding acquisition, investigation, methodology, project administration, resources, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>software, supervision, validation, visualization, writing – original draft, and writing – review and editing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37331C10" w14:textId="77777777" w:rsidR="00CB1089" w:rsidRPr="00835A07" w:rsidRDefault="00CB1089" w:rsidP="00CB1089">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC862CF" w14:textId="77777777" w:rsidR="00CB1089" w:rsidRPr="00835A07" w:rsidRDefault="00CB1089" w:rsidP="00CB1089">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2883869A" w14:textId="77777777" w:rsidR="00CB1089" w:rsidRPr="00835A07" w:rsidRDefault="00CB1089" w:rsidP="00CB1089">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Indicate the funding sources that supported the study, including institutional projects, public funds, international agencies, non-governmental organizations, or private sponsorship, if applicable.</w:t>
       </w:r>
     </w:p>
@@ -4500,78 +4461,78 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6710FA21" w14:textId="77777777" w:rsidR="00B74115" w:rsidRPr="00415151" w:rsidRDefault="00B74115" w:rsidP="00B74115">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A74EFE4" w14:textId="77777777" w:rsidR="00F810C2" w:rsidRPr="00545A2A" w:rsidRDefault="00F810C2" w:rsidP="00F810C2">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F810C2" w:rsidRPr="00545A2A" w:rsidSect="00D43C2C">
-      <w:headerReference w:type="default" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1276" w:right="758" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28AF21D6" w14:textId="77777777" w:rsidR="002A52AD" w:rsidRDefault="002A52AD" w:rsidP="00662710">
+    <w:p w14:paraId="6B4EEF12" w14:textId="77777777" w:rsidR="0054676D" w:rsidRDefault="0054676D" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C496671" w14:textId="77777777" w:rsidR="002A52AD" w:rsidRDefault="002A52AD" w:rsidP="00662710">
+    <w:p w14:paraId="1A8DB49A" w14:textId="77777777" w:rsidR="0054676D" w:rsidRDefault="0054676D" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4787,61 +4748,61 @@
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>00</w:t>
     </w:r>
     <w:r w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve">                               </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C0BDAAE" w14:textId="77777777" w:rsidR="002A52AD" w:rsidRDefault="002A52AD" w:rsidP="00662710">
+    <w:p w14:paraId="03D3051C" w14:textId="77777777" w:rsidR="0054676D" w:rsidRDefault="0054676D" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F91CE92" w14:textId="77777777" w:rsidR="002A52AD" w:rsidRDefault="002A52AD" w:rsidP="00662710">
+    <w:p w14:paraId="78C66E8D" w14:textId="77777777" w:rsidR="0054676D" w:rsidRDefault="0054676D" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7143E5A5" w14:textId="17F12741" w:rsidR="00662710" w:rsidRPr="00352584" w:rsidRDefault="00F810C2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
@@ -5155,51 +5116,51 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="FFC000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:line w14:anchorId="5C60C0E4" id="Conector recto 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-41.1pt,73.95pt" to="513.35pt,75.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2H87ftQEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvxDOBsLujTPaQKFwQ&#10;rMTj3vHYM5b8kttkkr+n7WTDAjfExWq72+Wu6vL68eQsO6qEJviet4uGM+VlGIwfe/7t6/7NPWeY&#10;wQ9gg1c9Pyvkj5vXr9Zz7NQyTMEOKjEC8djNsedTzrETAuWkHOAiROUpqUNykGmbRjEkmAndWbFs&#10;mvdiDmmIKUiFSKe7S5JvKr7WSubPWqPKzPacest1TXU9lFVs1tCNCeJk5LUN+IcuHBhPj96gdpCB&#10;/UjmLyhnZAoYdF7I4ETQ2khVORCbtvmDzZcJoqpcSByMN5nw/8HKT8etf0okwxyxw/iUCouTTo5p&#10;a+J3mmnlRZ2yU5XtfJNNnTKTdHjXvGtX7YozSbn27cNdlVVcYApcTJg/qOBYCXpujS+soIPjR8z0&#10;NJU+l5RjH/bG2joZ69nc84fVsqAD+UNbyBS6OPQc/cgZ2JGMJ3OqiBisGcrtgoNpPGxtYkeg4e/3&#10;26Z5buy3svL0DnC61NXUxRbOZPKmNa7n93T3dtv6gq6qu64EfolXokMYzlVTUXY0uUrx6rJijZd7&#10;il/+hc1PAAAA//8DAFBLAwQUAAYACAAAACEAKJ5PgN8AAAAMAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2Qkblu6CrauazohJITUAxIbD5Alpq3WOKXx1vbtyU5ws/V/+v252E+uE1cc&#10;QutJwWqZgEAy3rZUK/g6vi0yEIE1Wd15QgUzBtiX93eFzq0f6ROvB65FLKGQawUNc59LGUyDToel&#10;75Fi9u0HpzmuQy3toMdY7jqZJslaOt1SvNDoHl8bNOfDxSmowjybbDQ//PHumLHaVjRZpR4fppcd&#10;CMaJ/2C46Ud1KKPTyV/IBtEpWGRpGtEYPG22IG5Ekq43IE5xek5WIMtC/n+i/AUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA2H87ftQEAAFMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAonk+A3wAAAAwBAAAPAAAAAAAAAAAAAAAAAA8EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="#ffc000">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="193301B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB92FA0A"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5498,153 +5459,162 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="132"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00662710"/>
     <w:rsid w:val="000206AD"/>
     <w:rsid w:val="00023A3D"/>
     <w:rsid w:val="00024187"/>
     <w:rsid w:val="00031F59"/>
     <w:rsid w:val="000355CD"/>
     <w:rsid w:val="000539D9"/>
     <w:rsid w:val="00056595"/>
     <w:rsid w:val="00066141"/>
     <w:rsid w:val="000C34AD"/>
     <w:rsid w:val="000C5D7E"/>
     <w:rsid w:val="001176B5"/>
     <w:rsid w:val="00147890"/>
     <w:rsid w:val="00151DB0"/>
+    <w:rsid w:val="001A62D6"/>
     <w:rsid w:val="001F444F"/>
     <w:rsid w:val="001F6EE9"/>
     <w:rsid w:val="00226C69"/>
     <w:rsid w:val="00283E54"/>
     <w:rsid w:val="0029489E"/>
     <w:rsid w:val="002A52AD"/>
     <w:rsid w:val="002D1DB5"/>
     <w:rsid w:val="002E3A24"/>
     <w:rsid w:val="003235F5"/>
     <w:rsid w:val="00325DF6"/>
     <w:rsid w:val="003401BA"/>
     <w:rsid w:val="00352584"/>
     <w:rsid w:val="003561E9"/>
     <w:rsid w:val="003B5040"/>
+    <w:rsid w:val="003E0E54"/>
     <w:rsid w:val="00415151"/>
     <w:rsid w:val="00420B97"/>
     <w:rsid w:val="0043151B"/>
     <w:rsid w:val="004605A6"/>
     <w:rsid w:val="004C5490"/>
     <w:rsid w:val="004D3495"/>
     <w:rsid w:val="004D439C"/>
     <w:rsid w:val="00531784"/>
+    <w:rsid w:val="0054676D"/>
     <w:rsid w:val="005C391B"/>
     <w:rsid w:val="005D0EF3"/>
     <w:rsid w:val="0062025C"/>
     <w:rsid w:val="006357DE"/>
     <w:rsid w:val="00662710"/>
     <w:rsid w:val="00693AAB"/>
     <w:rsid w:val="00747ACD"/>
     <w:rsid w:val="00757CC1"/>
     <w:rsid w:val="00794329"/>
     <w:rsid w:val="007B5A04"/>
+    <w:rsid w:val="00817D55"/>
     <w:rsid w:val="008263CA"/>
     <w:rsid w:val="0083637A"/>
     <w:rsid w:val="008516CB"/>
     <w:rsid w:val="0085752C"/>
     <w:rsid w:val="0086613D"/>
     <w:rsid w:val="008B6A41"/>
     <w:rsid w:val="00920F81"/>
     <w:rsid w:val="009B2055"/>
     <w:rsid w:val="009C7A2D"/>
+    <w:rsid w:val="009F53F9"/>
     <w:rsid w:val="00A2591D"/>
     <w:rsid w:val="00A553F1"/>
     <w:rsid w:val="00A60A9D"/>
     <w:rsid w:val="00A949F1"/>
     <w:rsid w:val="00AB3389"/>
     <w:rsid w:val="00AF3117"/>
     <w:rsid w:val="00B0500A"/>
     <w:rsid w:val="00B169BA"/>
     <w:rsid w:val="00B273FB"/>
     <w:rsid w:val="00B74115"/>
+    <w:rsid w:val="00B80898"/>
     <w:rsid w:val="00BA697B"/>
     <w:rsid w:val="00BB612C"/>
     <w:rsid w:val="00BD3EA9"/>
     <w:rsid w:val="00C12B0B"/>
     <w:rsid w:val="00C1543B"/>
     <w:rsid w:val="00C750CF"/>
     <w:rsid w:val="00CB1089"/>
     <w:rsid w:val="00CB4FC2"/>
     <w:rsid w:val="00D31229"/>
     <w:rsid w:val="00D34CF5"/>
     <w:rsid w:val="00D34D1F"/>
     <w:rsid w:val="00D43C2C"/>
     <w:rsid w:val="00D44376"/>
     <w:rsid w:val="00D6496C"/>
+    <w:rsid w:val="00DA2E58"/>
+    <w:rsid w:val="00DD31F7"/>
+    <w:rsid w:val="00DF0921"/>
     <w:rsid w:val="00E35335"/>
     <w:rsid w:val="00E63BBA"/>
     <w:rsid w:val="00F241A1"/>
     <w:rsid w:val="00F35FE6"/>
     <w:rsid w:val="00F636D9"/>
     <w:rsid w:val="00F741F5"/>
     <w:rsid w:val="00F8095D"/>
     <w:rsid w:val="00F810C2"/>
     <w:rsid w:val="00FF1183"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -6290,51 +6260,50 @@
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00662710"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -6876,71 +6845,110 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodelnea">
     <w:name w:val="line number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B2055"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="698243298">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1085029351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1726180541">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2031294948">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -7245,69 +7253,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43060604-EE9C-454D-A2AF-22D0CE218031}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1492</Words>
-  <Characters>8211</Characters>
+  <Words>1591</Words>
+  <Characters>8753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9684</CharactersWithSpaces>
+  <CharactersWithSpaces>10324</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GUSTAVO HERNANDEZ ROSAS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>