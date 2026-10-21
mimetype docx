--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -121,384 +121,233 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Article Title (Spanish)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6264EE96" w14:textId="77777777" w:rsidR="007D7955" w:rsidRPr="00B757CF" w:rsidRDefault="007D7955" w:rsidP="007D7955">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5521D3EC" w14:textId="77777777" w:rsidR="007D7955" w:rsidRPr="00B757CF" w:rsidRDefault="007D7955" w:rsidP="007D7955">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+    <w:p w14:paraId="7E02F019" w14:textId="77777777" w:rsidR="00234C97" w:rsidRDefault="00234C97" w:rsidP="00234C97">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B757CF">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B757CF">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>First name(s) Last name-Last name,¹ First name(s) Last name-Last name,² First name(s) Last name-Last name³*…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C1E1CC" w14:textId="77777777" w:rsidR="00234C97" w:rsidRDefault="00234C97" w:rsidP="00234C97">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B757CF">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16002C8C" w14:textId="77777777" w:rsidR="00234C97" w:rsidRDefault="00234C97" w:rsidP="00234C97">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B757CF">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B757CF">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¹ Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B757CF">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Do not use acronyms or abbreviations.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: xxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB9BDBE" w14:textId="77777777" w:rsidR="00234C97" w:rsidRDefault="00234C97" w:rsidP="00234C97">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...258 lines deleted...]
-        <w:t>*Corresponding author: First and last name. Email: xxxxxxxxxx</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">² Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Do not use acronyms or abbreviations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: xxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B0F56B" w14:textId="77777777" w:rsidR="00234C97" w:rsidRDefault="00234C97" w:rsidP="00234C97">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">³ Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Do not use acronyms or abbreviations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: xxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C3EA15" w14:textId="77777777" w:rsidR="00234C97" w:rsidRDefault="00234C97" w:rsidP="00234C97">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F7E3CC" w14:textId="77777777" w:rsidR="00234C97" w:rsidRPr="00234C97" w:rsidRDefault="00234C97" w:rsidP="00234C97">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Corresponding author: First name(s) Last name-Last name. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Email: xxxxxxxxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DF2E48" w14:textId="77777777" w:rsidR="007D7955" w:rsidRPr="00B757CF" w:rsidRDefault="007D7955" w:rsidP="007D7955">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64725BF9" w14:textId="77777777" w:rsidR="00424D24" w:rsidRPr="00424D24" w:rsidRDefault="00424D24" w:rsidP="00424D24">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -594,580 +443,527 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00424D24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Compliance with this template is a technical requirement for initiating the editorial process. Manuscripts that do not conform to these guidelines may be returned to the authors before editorial evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192D4F14" w14:textId="77777777" w:rsidR="00424D24" w:rsidRPr="00424D24" w:rsidRDefault="00424D24" w:rsidP="00424D24">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A3F8043" w14:textId="77777777" w:rsidR="00424D24" w:rsidRPr="0034243E" w:rsidRDefault="00424D24" w:rsidP="00424D24">
+    <w:p w14:paraId="5B376EA4" w14:textId="77777777" w:rsidR="00FB5EC1" w:rsidRPr="00FB5EC1" w:rsidRDefault="00FB5EC1" w:rsidP="00FB5EC1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034243E">
+      <w:r w:rsidRPr="00FB5EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The use of international reporting guidelines appropriate to the study design is recommended, as they help improve the structure, transparency, and quality of the manuscript. Among the most widely used are:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71288DE9" w14:textId="77777777" w:rsidR="00424D24" w:rsidRPr="0034243E" w:rsidRDefault="00424D24" w:rsidP="00424D24">
+        <w:t>This section is intended for theoretical analyses, academic or institutional positions, methodological proposals, critical reflections, and other works of interest to the medical specialties. Manuscripts address topics relevant to clinical medicine, professional training, or public health policy. They may include theoretical analyses, institutional positions, innovative experiences, methodological proposals, or critical reflections supported by scientific evidence or relevant theoretical frameworks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789C81AF" w14:textId="77777777" w:rsidR="00FB5EC1" w:rsidRPr="00FB5EC1" w:rsidRDefault="00FB5EC1" w:rsidP="00FB5EC1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BD92259" w14:textId="77777777" w:rsidR="00424D24" w:rsidRPr="0034243E" w:rsidRDefault="00424D24" w:rsidP="00424D24">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="27281D4C" w14:textId="77777777" w:rsidR="00FB5EC1" w:rsidRPr="00FB5EC1" w:rsidRDefault="00FB5EC1" w:rsidP="00FB5EC1">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB5EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:numPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Anecdotal texts or documents lacking bibliographic or methodological support are not accepted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F8B6DD" w14:textId="77777777" w:rsidR="00FB5EC1" w:rsidRPr="00FB5EC1" w:rsidRDefault="00FB5EC1" w:rsidP="00FB5EC1">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F63D11E" w14:textId="16BB2C66" w:rsidR="00424D24" w:rsidRDefault="00FB5EC1" w:rsidP="00FB5EC1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB5EC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The suggested length is 2000 to 3000 words, not including abstract, keywords, references, or graphic resources. Up to 5 graphic resources (infographics, illustrations, diagrams, or tables) should be included, original, self-explanatory, and submitted in editable format. Images taken from the internet or previously published material will not be accepted. It is recommended to include between 20 and 40 references, with at least 70% published in the last five years, from reliable databases (PubMed, Medline, Scopus, Cochrane, among others). All citations must have a DOI and follow the Vancouver format with superscript.¹</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A30DBD" w14:textId="77777777" w:rsidR="00FB5EC1" w:rsidRPr="00424D24" w:rsidRDefault="00FB5EC1" w:rsidP="00FB5EC1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:numPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF17B9A" w14:textId="77777777" w:rsidR="00424D24" w:rsidRPr="00424D24" w:rsidRDefault="00424D24" w:rsidP="00424D24">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034243E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All authors must review and approve the final version of the manuscript prior to submission. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00424D24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034243E">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Manuscripts containing spelling, grammatical, or structural errors may be returned during the initial editorial review, before being sent for peer review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1F839C" w14:textId="77777777" w:rsidR="00424D24" w:rsidRPr="00424D24" w:rsidRDefault="00424D24" w:rsidP="00424D24">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
-        </w:rPr>
-[...94 lines deleted...]
-          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F11FC05" w14:textId="71456942" w:rsidR="007D7955" w:rsidRPr="00424D24" w:rsidRDefault="00424D24" w:rsidP="00424D24">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034243E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Once you have read and understood these guidelines, please delete this section before completing the template.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="40D58ACA" w14:textId="77777777" w:rsidR="007D7955" w:rsidRPr="00B757CF" w:rsidRDefault="007D7955" w:rsidP="00662710">
+    <w:p w14:paraId="5793BD7E" w14:textId="5771DEFF" w:rsidR="00662710" w:rsidRPr="00B757CF" w:rsidRDefault="00662710" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1135" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...28 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00B757CF">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Abstract </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB1F299" w14:textId="07F4C894" w:rsidR="000C5D7E" w:rsidRPr="00B757CF" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B757CF">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The suggested length of the abstract is 250 words maximum. It should provide a clear synthesis of the article's purpose, the approach taken, and the central ideas developed, without listing sections or following a rigid structure. This is not a structured abstract, but it should allow the reader to immediately understand the topic addressed, its relevance, and the main position or argument of the text.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="436" w:tblpY="7541"/>
+        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="489" w:tblpY="2626"/>
         <w:tblW w:w="2268" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00597815" w:rsidRPr="00D674F1" w14:paraId="15981240" w14:textId="77777777" w:rsidTr="00A62823">
+      <w:tr w:rsidR="00F405FE" w:rsidRPr="00F405FE" w14:paraId="645E8DC0" w14:textId="77777777" w:rsidTr="00F405FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55F3F683" w14:textId="452913E1" w:rsidR="00597815" w:rsidRPr="00B757CF" w:rsidRDefault="00597815" w:rsidP="00A62823">
+          <w:p w14:paraId="031F6AB5" w14:textId="77777777" w:rsidR="00F405FE" w:rsidRPr="00835A07" w:rsidRDefault="00F405FE" w:rsidP="00F405FE">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B757CF">
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Citation:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Suggested citation:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009F4CA9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B757CF">
+              <w:t>For journal use only.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="674D4C3C" w14:textId="77777777" w:rsidR="00F405FE" w:rsidRPr="00835A07" w:rsidRDefault="00F405FE" w:rsidP="00F405FE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>For journal use only.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Received:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B44EFD6" w14:textId="77777777" w:rsidR="00597815" w:rsidRPr="00B757CF" w:rsidRDefault="00597815" w:rsidP="00A62823">
+          <w:p w14:paraId="1B7299A1" w14:textId="77777777" w:rsidR="00F405FE" w:rsidRPr="00835A07" w:rsidRDefault="00F405FE" w:rsidP="00F405FE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Revised:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="167C7B53" w14:textId="77777777" w:rsidR="00F405FE" w:rsidRDefault="00F405FE" w:rsidP="00F405FE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Accepted:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4093DDB8" w14:textId="77777777" w:rsidR="00F405FE" w:rsidRPr="00835A07" w:rsidRDefault="00F405FE" w:rsidP="00F405FE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Published:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03ADA906" w14:textId="77777777" w:rsidR="00F405FE" w:rsidRPr="00835A07" w:rsidRDefault="00F405FE" w:rsidP="00F405FE">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B757CF">
+          </w:p>
+          <w:p w14:paraId="383A021A" w14:textId="77777777" w:rsidR="00F405FE" w:rsidRPr="00835A07" w:rsidRDefault="00F405FE" w:rsidP="00F405FE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Received: XXXXXX</w:t>
-[...64 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79A09ED4" w14:textId="77777777" w:rsidR="00597815" w:rsidRPr="00B757CF" w:rsidRDefault="00597815" w:rsidP="00A62823">
-[...14 lines deleted...]
-          <w:p w14:paraId="21FA2CDE" w14:textId="77777777" w:rsidR="00597815" w:rsidRPr="00B757CF" w:rsidRDefault="00597815" w:rsidP="00A62823">
+          <w:p w14:paraId="246F7EC2" w14:textId="77777777" w:rsidR="00F405FE" w:rsidRPr="00835A07" w:rsidRDefault="00F405FE" w:rsidP="00F405FE">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="DengXian" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B757CF">
+            <w:r w:rsidRPr="00835A07">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
               <w:t>This is an Open Access article under the CC BY-NC-ND license (https://creativecommons.org/licenses/by-nc-nd/4.0).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5CA0254C" w14:textId="4C48681E" w:rsidR="00B0500A" w:rsidRPr="00B757CF" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1506,51 @@
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="573B3B89" wp14:editId="1667DC00">
             <wp:extent cx="6282777" cy="3057525"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="1324184497" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6305846" cy="3068752"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -3806,51 +3602,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A8FD60B" wp14:editId="3B134720">
             <wp:extent cx="5677382" cy="3148330"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1486516488" name="Imagen 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5707849" cy="3165225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
@@ -4346,180 +4142,242 @@
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Author contributions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF158D9" w14:textId="77777777" w:rsidR="00437173" w:rsidRPr="00835A07" w:rsidRDefault="00437173" w:rsidP="00437173">
+    <w:p w14:paraId="2E959DC0" w14:textId="74A17B56" w:rsidR="009D204E" w:rsidRDefault="009D204E" w:rsidP="009D204E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835A07">
-[...9 lines deleted...]
-    <w:p w14:paraId="0BEA679C" w14:textId="77777777" w:rsidR="00437173" w:rsidRPr="00835A07" w:rsidRDefault="00437173" w:rsidP="00437173">
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Briefly and precisely describe the role of each author in the preparation of the manuscript, in accordance with the international </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CRediT taxonomy (Contributor Roles Taxonomy)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Each author must be explicitly associated with one or more contributions and must have reviewed and approved the final version of the manuscript. Submission of the manuscript implies acceptance of individual responsibility for the contributions declared.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720599B6" w14:textId="77777777" w:rsidR="009D204E" w:rsidRPr="009D204E" w:rsidRDefault="009D204E" w:rsidP="009D204E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835A07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="3CD19B67" w14:textId="77777777" w:rsidR="009D204E" w:rsidRPr="009D204E" w:rsidRDefault="009D204E" w:rsidP="009D204E">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A957901" w14:textId="77777777" w:rsidR="00437173" w:rsidRPr="00835A07" w:rsidRDefault="00437173" w:rsidP="00437173">
+    <w:p w14:paraId="5043914A" w14:textId="77777777" w:rsidR="009D204E" w:rsidRPr="009D204E" w:rsidRDefault="009D204E" w:rsidP="009D204E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835A07">
-[...9 lines deleted...]
-    <w:p w14:paraId="134FF116" w14:textId="77777777" w:rsidR="00437173" w:rsidRPr="00835A07" w:rsidRDefault="00437173" w:rsidP="00437173">
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XX XX </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conceptualization, methodology, writing – original draft; XX XX </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data curation, formal analysis, validation; XX XX </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interpretation, supervision, writing – review and editing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2999AD" w14:textId="77777777" w:rsidR="009D204E" w:rsidRPr="009D204E" w:rsidRDefault="009D204E" w:rsidP="009D204E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835A07">
-[...50 lines deleted...]
-        <w:t>The roles recognized by the CRediT taxonomy include: conceptualization, data curation, formal analysis, funding acquisition, investigation, methodology, project administration, resources, software, supervision, validation, visualization, writing – original draft, and writing – review and editing.</w:t>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The roles recognized by the CRediT taxonomy include: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conceptualization, data curation, formal analysis, funding acquisition, investigation, methodology, project administration, resources, software, supervision, validation, visualization, writing – original draft, and writing – review and editing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C46A9E" w14:textId="77777777" w:rsidR="00437173" w:rsidRPr="00835A07" w:rsidRDefault="00437173" w:rsidP="00437173">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="443AE499" w14:textId="77777777" w:rsidR="00437173" w:rsidRPr="00835A07" w:rsidRDefault="00437173" w:rsidP="00437173">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -5082,78 +4940,78 @@
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="160" w:lineRule="atLeast"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47DFBE61" w14:textId="77777777" w:rsidR="00B74115" w:rsidRPr="00355447" w:rsidRDefault="00B74115" w:rsidP="00B74115">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B74115" w:rsidRPr="00355447" w:rsidSect="00D43C2C">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1276" w:right="758" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="763E9B86" w14:textId="77777777" w:rsidR="009F1EFA" w:rsidRDefault="009F1EFA" w:rsidP="00662710">
+    <w:p w14:paraId="37C80BCA" w14:textId="77777777" w:rsidR="0069394C" w:rsidRDefault="0069394C" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1331ED51" w14:textId="77777777" w:rsidR="009F1EFA" w:rsidRDefault="009F1EFA" w:rsidP="00662710">
+    <w:p w14:paraId="12219B87" w14:textId="77777777" w:rsidR="0069394C" w:rsidRDefault="0069394C" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5283,61 +5141,61 @@
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007D7955">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve">Revista Especialidad Médica. 0000;00(00):00-00                                </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19E7A6D4" w14:textId="77777777" w:rsidR="009F1EFA" w:rsidRDefault="009F1EFA" w:rsidP="00662710">
+    <w:p w14:paraId="49B90324" w14:textId="77777777" w:rsidR="0069394C" w:rsidRDefault="0069394C" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E0A58F7" w14:textId="77777777" w:rsidR="009F1EFA" w:rsidRDefault="009F1EFA" w:rsidP="00662710">
+    <w:p w14:paraId="5FBDA4AB" w14:textId="77777777" w:rsidR="0069394C" w:rsidRDefault="0069394C" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7143E5A5" w14:textId="390C374B" w:rsidR="00662710" w:rsidRPr="00352584" w:rsidRDefault="00352584">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5605,51 +5463,51 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="FFC000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
           <w:pict>
             <v:line w14:anchorId="5C60C0E4" id="Conector recto 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-41.1pt,73.95pt" to="513.35pt,75.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2H87ftQEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvxDOBsLujTPaQKFwQ&#10;rMTj3vHYM5b8kttkkr+n7WTDAjfExWq72+Wu6vL68eQsO6qEJviet4uGM+VlGIwfe/7t6/7NPWeY&#10;wQ9gg1c9Pyvkj5vXr9Zz7NQyTMEOKjEC8djNsedTzrETAuWkHOAiROUpqUNykGmbRjEkmAndWbFs&#10;mvdiDmmIKUiFSKe7S5JvKr7WSubPWqPKzPacest1TXU9lFVs1tCNCeJk5LUN+IcuHBhPj96gdpCB&#10;/UjmLyhnZAoYdF7I4ETQ2khVORCbtvmDzZcJoqpcSByMN5nw/8HKT8etf0okwxyxw/iUCouTTo5p&#10;a+J3mmnlRZ2yU5XtfJNNnTKTdHjXvGtX7YozSbn27cNdlVVcYApcTJg/qOBYCXpujS+soIPjR8z0&#10;NJU+l5RjH/bG2joZ69nc84fVsqAD+UNbyBS6OPQc/cgZ2JGMJ3OqiBisGcrtgoNpPGxtYkeg4e/3&#10;26Z5buy3svL0DnC61NXUxRbOZPKmNa7n93T3dtv6gq6qu64EfolXokMYzlVTUXY0uUrx6rJijZd7&#10;il/+hc1PAAAA//8DAFBLAwQUAAYACAAAACEAKJ5PgN8AAAAMAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2Qkblu6CrauazohJITUAxIbD5Alpq3WOKXx1vbtyU5ws/V/+v252E+uE1cc&#10;QutJwWqZgEAy3rZUK/g6vi0yEIE1Wd15QgUzBtiX93eFzq0f6ROvB65FLKGQawUNc59LGUyDToel&#10;75Fi9u0HpzmuQy3toMdY7jqZJslaOt1SvNDoHl8bNOfDxSmowjybbDQ//PHumLHaVjRZpR4fppcd&#10;CMaJ/2C46Ud1KKPTyV/IBtEpWGRpGtEYPG22IG5Ekq43IE5xek5WIMtC/n+i/AUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA2H87ftQEAAFMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAonk+A3wAAAAwBAAAPAAAAAAAAAAAAAAAAAA8EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="#ffc000">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71E7703B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8982E1EE"/>
     <w:lvl w:ilvl="0" w:tplc="080A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5831,152 +5689,158 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="580A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="132"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="164"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00662710"/>
     <w:rsid w:val="000206AD"/>
+    <w:rsid w:val="00022801"/>
     <w:rsid w:val="00024187"/>
     <w:rsid w:val="000539D9"/>
     <w:rsid w:val="00066141"/>
     <w:rsid w:val="00071E80"/>
     <w:rsid w:val="000C5D7E"/>
     <w:rsid w:val="00147890"/>
     <w:rsid w:val="00151DB0"/>
     <w:rsid w:val="001D187D"/>
     <w:rsid w:val="001F444F"/>
     <w:rsid w:val="00226C69"/>
+    <w:rsid w:val="00234C97"/>
     <w:rsid w:val="002C4680"/>
     <w:rsid w:val="002D1DB5"/>
     <w:rsid w:val="003235F5"/>
     <w:rsid w:val="003401BA"/>
     <w:rsid w:val="00352584"/>
     <w:rsid w:val="00355447"/>
     <w:rsid w:val="003561E9"/>
     <w:rsid w:val="003B5040"/>
     <w:rsid w:val="00420B97"/>
     <w:rsid w:val="00424D24"/>
     <w:rsid w:val="00437173"/>
     <w:rsid w:val="004C5490"/>
     <w:rsid w:val="005303D7"/>
     <w:rsid w:val="00587D22"/>
+    <w:rsid w:val="0059501F"/>
     <w:rsid w:val="00597815"/>
     <w:rsid w:val="005C2146"/>
     <w:rsid w:val="005C391B"/>
     <w:rsid w:val="006357DE"/>
     <w:rsid w:val="00662710"/>
     <w:rsid w:val="00681D34"/>
+    <w:rsid w:val="0069394C"/>
     <w:rsid w:val="006B660A"/>
     <w:rsid w:val="00737F1E"/>
     <w:rsid w:val="00794329"/>
     <w:rsid w:val="007B5A04"/>
     <w:rsid w:val="007D7955"/>
     <w:rsid w:val="00814D2F"/>
     <w:rsid w:val="008263CA"/>
     <w:rsid w:val="0083637A"/>
     <w:rsid w:val="008516CB"/>
     <w:rsid w:val="0085752C"/>
     <w:rsid w:val="008578EB"/>
     <w:rsid w:val="0086613D"/>
     <w:rsid w:val="008B6A41"/>
     <w:rsid w:val="009B2055"/>
     <w:rsid w:val="009C7A2D"/>
+    <w:rsid w:val="009D204E"/>
     <w:rsid w:val="009F1EFA"/>
     <w:rsid w:val="009F4CA9"/>
     <w:rsid w:val="00A36E48"/>
     <w:rsid w:val="00A52319"/>
     <w:rsid w:val="00A553F1"/>
     <w:rsid w:val="00A949F1"/>
     <w:rsid w:val="00AF3117"/>
     <w:rsid w:val="00B0500A"/>
     <w:rsid w:val="00B24874"/>
     <w:rsid w:val="00B273FB"/>
     <w:rsid w:val="00B74115"/>
     <w:rsid w:val="00B757CF"/>
     <w:rsid w:val="00BA697B"/>
     <w:rsid w:val="00BB4EDB"/>
     <w:rsid w:val="00BB612C"/>
     <w:rsid w:val="00BE1736"/>
     <w:rsid w:val="00BF19DA"/>
     <w:rsid w:val="00C1181E"/>
     <w:rsid w:val="00C12B0B"/>
     <w:rsid w:val="00C750CF"/>
     <w:rsid w:val="00CC12F1"/>
     <w:rsid w:val="00D31229"/>
     <w:rsid w:val="00D34D1F"/>
     <w:rsid w:val="00D43C2C"/>
     <w:rsid w:val="00D616DB"/>
     <w:rsid w:val="00D674F1"/>
     <w:rsid w:val="00DD28C4"/>
     <w:rsid w:val="00E757E7"/>
     <w:rsid w:val="00F241A1"/>
     <w:rsid w:val="00F35FE6"/>
+    <w:rsid w:val="00F405FE"/>
+    <w:rsid w:val="00FB5EC1"/>
     <w:rsid w:val="00FF1183"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -7200,71 +7064,123 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodelnea">
     <w:name w:val="line number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B2055"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="12152801">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1440106740">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1531189541">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1789661508">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1873305222">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -7569,69 +7485,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43060604-EE9C-454D-A2AF-22D0CE218031}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1707</Words>
-  <Characters>9390</Characters>
+  <Words>1840</Words>
+  <Characters>10120</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11075</CharactersWithSpaces>
+  <CharactersWithSpaces>11937</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GUSTAVO HERNANDEZ ROSAS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>