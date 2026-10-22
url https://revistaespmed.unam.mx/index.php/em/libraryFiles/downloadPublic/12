--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -121,399 +121,235 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Article Title (Spanish)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAA8397" w14:textId="77777777" w:rsidR="005B0BD3" w:rsidRPr="002A4B53" w:rsidRDefault="005B0BD3" w:rsidP="00B0500A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D305898" w14:textId="18C9BED4" w:rsidR="00662710" w:rsidRPr="002A4B53" w:rsidRDefault="00C750CF" w:rsidP="00B0500A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="49D99EC5" w14:textId="77777777" w:rsidR="001269EA" w:rsidRDefault="001269EA" w:rsidP="001269EA">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002A4B53">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002A4B53">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>First name(s) Last name-Last name,¹ First name(s) Last name-Last name,² First name(s) Last name-Last name³*…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CACD990" w14:textId="77777777" w:rsidR="001269EA" w:rsidRDefault="001269EA" w:rsidP="001269EA">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002A4B53">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E2335AA" w14:textId="77777777" w:rsidR="001269EA" w:rsidRDefault="001269EA" w:rsidP="001269EA">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002A4B53">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002A4B53">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¹ Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002A4B53">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Do not use acronyms or abbreviations.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: xxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CE981F" w14:textId="77777777" w:rsidR="001269EA" w:rsidRDefault="001269EA" w:rsidP="001269EA">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...273 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">² Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Do not use acronyms or abbreviations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: xxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAE9D2E" w14:textId="77777777" w:rsidR="001269EA" w:rsidRDefault="001269EA" w:rsidP="001269EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">³ Write the author’s complete institutional affiliation, including the area, unit or department, institution, city, and country. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Do not use acronyms or abbreviations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID: XXXX-XXXX-XXXX-XXXX. Email: xxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D09EDD" w14:textId="77777777" w:rsidR="001269EA" w:rsidRDefault="001269EA" w:rsidP="001269EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="126B641F" w14:textId="77777777" w:rsidR="001269EA" w:rsidRPr="00B02877" w:rsidRDefault="001269EA" w:rsidP="001269EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Corresponding author: First name(s) Last name-Last name. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B02877">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Email: xxxxxxxxxx</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1664A5C3" w14:textId="77777777" w:rsidR="002C0A64" w:rsidRPr="002A4B53" w:rsidRDefault="002C0A64" w:rsidP="002C0A64">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2353BC34" w14:textId="77777777" w:rsidR="00F7402C" w:rsidRPr="00F7402C" w:rsidRDefault="00F7402C" w:rsidP="00F7402C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -579,67 +415,209 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7402C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Contributions must be submitted in Word format (.docx) using this template, which defines the font (Garamond), font size, margins, and line spacing. Manuscripts submitted in PDF or any format other than those specified will not be accepted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331E9DB9" w14:textId="77777777" w:rsidR="00F7402C" w:rsidRPr="00F7402C" w:rsidRDefault="00F7402C" w:rsidP="00F7402C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38959275" w14:textId="77777777" w:rsidR="00F7402C" w:rsidRPr="00F7402C" w:rsidRDefault="00F7402C" w:rsidP="00F7402C">
+    <w:p w14:paraId="38959275" w14:textId="67FBDDEE" w:rsidR="00F7402C" w:rsidRDefault="00F7402C" w:rsidP="00F7402C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7402C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Compliance with this template is a technical requirement for initiating the editorial process. Manuscripts that do not conform to these guidelines may be returned to the authors before editorial evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447DEBB9" w14:textId="2DC8E024" w:rsidR="00E241DC" w:rsidRDefault="00E241DC" w:rsidP="00F7402C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D47289F" w14:textId="4F1A7E88" w:rsidR="00E241DC" w:rsidRDefault="00E241DC" w:rsidP="00E241DC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E241DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This section publishes previously unpublished results of original quantitative or qualitative research related to the different medical specialties and related fields. Manuscripts should provide relevant scientific evidence, present a clearly described methodology, and contribute to the advancement of knowledge, clinical practice, or health care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46751207" w14:textId="77777777" w:rsidR="00E241DC" w:rsidRPr="00E241DC" w:rsidRDefault="00E241DC" w:rsidP="00E241DC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4B86F2" w14:textId="785AD140" w:rsidR="00E241DC" w:rsidRPr="00F7402C" w:rsidRDefault="00E241DC" w:rsidP="00F7402C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E241DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Suggested length: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E241DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3,000 words</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E241DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>; maximum length: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E241DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4,500 words</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E241DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, excluding the abstract, keywords, references, and graphical materials. Manuscripts may include </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E241DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>up to 5 graphical materials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E241DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> (infographics, illustrations, diagrams, or tables), which must be original, self-explanatory, and submitted in an editable format. Images obtained from the Internet or previously published materials will not be accepted. Authors are encouraged to include </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E241DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>24 to 40 references</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E241DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, at least 70% of which should have been published within the last five years and retrieved from reliable databases (PubMed, MEDLINE, Scopus, Cochrane, among others). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E241DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All cited references must include a DOI and follow Vancouver style, with citations presented as superscript numbers.¹</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D205A95" w14:textId="77777777" w:rsidR="00F7402C" w:rsidRPr="00F7402C" w:rsidRDefault="00F7402C" w:rsidP="00F7402C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D3FFC4B" w14:textId="77777777" w:rsidR="00F7402C" w:rsidRPr="0034243E" w:rsidRDefault="00F7402C" w:rsidP="00F7402C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034243E">
         <w:rPr>
@@ -932,51 +910,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5793BD7E" w14:textId="482F68C0" w:rsidR="00662710" w:rsidRPr="002A4B53" w:rsidRDefault="00662710" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1135" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Abstract </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52351137" w14:textId="5574EDEF" w:rsidR="00B0500A" w:rsidRPr="002A4B53" w:rsidRDefault="00B0500A" w:rsidP="00B0500A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The suggested length for this section is up to 250 words.</w:t>
@@ -1080,236 +1057,321 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> state the main conclusion drawn from the results obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C3B5F2" w14:textId="28191B32" w:rsidR="00B0500A" w:rsidRPr="002A4B53" w:rsidRDefault="00B0500A" w:rsidP="00B0500A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="395" w:tblpY="8953"/>
+        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="489" w:tblpY="2626"/>
         <w:tblW w:w="2268" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA1C66" w:rsidRPr="00496053" w14:paraId="42D63710" w14:textId="77777777" w:rsidTr="00BE10E7">
+      <w:tr w:rsidR="006A003D" w:rsidRPr="00B02877" w14:paraId="452358DA" w14:textId="77777777" w:rsidTr="00F76BB6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE6C078" w14:textId="756867DF" w:rsidR="00CA1C66" w:rsidRPr="002A4B53" w:rsidRDefault="00CA1C66" w:rsidP="00BE10E7">
+          <w:p w14:paraId="21BFA1A3" w14:textId="77777777" w:rsidR="006A003D" w:rsidRPr="00835A07" w:rsidRDefault="006A003D" w:rsidP="00F76BB6">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A4B53">
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Citation:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Suggested citation:</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008F7C03">
+            <w:r w:rsidRPr="00835A07">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>For journal use only.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A4B53">
+          </w:p>
+          <w:p w14:paraId="4FA8AB67" w14:textId="77777777" w:rsidR="006A003D" w:rsidRPr="00835A07" w:rsidRDefault="006A003D" w:rsidP="00F76BB6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>For journal use only.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Received:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E7298E1" w14:textId="77777777" w:rsidR="00CA1C66" w:rsidRPr="002A4B53" w:rsidRDefault="00CA1C66" w:rsidP="00BE10E7">
+          <w:p w14:paraId="14C4694F" w14:textId="77777777" w:rsidR="006A003D" w:rsidRPr="00835A07" w:rsidRDefault="006A003D" w:rsidP="00F76BB6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Revised:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E08BBD6" w14:textId="77777777" w:rsidR="006A003D" w:rsidRDefault="006A003D" w:rsidP="00F76BB6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Accepted:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="401AED2A" w14:textId="77777777" w:rsidR="006A003D" w:rsidRPr="00835A07" w:rsidRDefault="006A003D" w:rsidP="00F76BB6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Published:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00835A07">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="640937BA" w14:textId="77777777" w:rsidR="006A003D" w:rsidRPr="00835A07" w:rsidRDefault="006A003D" w:rsidP="00F76BB6">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A4B53">
+          </w:p>
+          <w:p w14:paraId="50ABC1BF" w14:textId="77777777" w:rsidR="006A003D" w:rsidRPr="00835A07" w:rsidRDefault="006A003D" w:rsidP="00F76BB6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Received: XXXXXX</w:t>
-[...64 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6446AA4A" w14:textId="77777777" w:rsidR="00CA1C66" w:rsidRPr="002A4B53" w:rsidRDefault="00CA1C66" w:rsidP="00BE10E7">
-[...14 lines deleted...]
-          <w:p w14:paraId="05FFD68B" w14:textId="04BA6410" w:rsidR="00CA1C66" w:rsidRPr="002A4B53" w:rsidRDefault="00CA1C66" w:rsidP="00BE10E7">
+          <w:p w14:paraId="68349ACB" w14:textId="77777777" w:rsidR="006A003D" w:rsidRPr="00835A07" w:rsidRDefault="006A003D" w:rsidP="00F76BB6">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="DengXian" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A4B53">
+            <w:r w:rsidRPr="00835A07">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
               <w:t>This is an Open Access article under the CC BY-NC-ND license (https://creativecommons.org/licenses/by-nc-nd/4.0).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55C07AA5" w14:textId="3FCB01BA" w:rsidR="0083637A" w:rsidRPr="002A4B53" w:rsidRDefault="00B0500A" w:rsidP="00B0500A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
@@ -1510,89 +1572,99 @@
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDA7C93" w14:textId="65BA9BA5" w:rsidR="0085752C" w:rsidRPr="002A4B53" w:rsidRDefault="0085752C" w:rsidP="002C0A64">
+    <w:p w14:paraId="2FDA7C93" w14:textId="5D025CB7" w:rsidR="0085752C" w:rsidRPr="002A4B53" w:rsidRDefault="0085752C" w:rsidP="002C0A64">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The introduction must clearly state the relevance of the problem, the knowledge gap identified in the literature, and the study's contribution to addressing it. It must include at least 12 references, of which 70% should correspond to the last five years, cited in Vancouver style with superscript</w:t>
+        <w:t>The introduction must clearly state the relevance of the problem, the knowledge gap identified in the literature, and the study's contribution to addressing it. It must include at least 12 references, of which 70% should correspond to the last five years, cited in Vancouver style with superscript.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02877" w:rsidRPr="002A4B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...2 lines deleted...]
-        <w:t>1</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The use of reference managers such as Zotero, </w:t>
       </w:r>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The use of reference managers such as Zotero, EndNote, or Mendeley is recommended, always verifying the accuracy of each reference. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">EndNote, or Mendeley is recommended, always verifying the accuracy of each reference. </w:t>
       </w:r>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Conclude with the study objective.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C87E95" w14:textId="77777777" w:rsidR="005C391B" w:rsidRPr="002A4B53" w:rsidRDefault="005C391B" w:rsidP="0085752C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -1642,51 +1714,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe clearly and concisely how the study was conducted, so that it can be reproduced by other researchers. Write this section in the past tense. Include the type of study, the population, the place and period in which it was conducted, the sample size and type, and the inclusion, exclusion, and elimination criteria. State whether informed consent was obtained and specify whether any reporting guideline was used (e.g., STROBE, SRQR, CONSORT, among others). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCE7847" w14:textId="7D69A3F2" w:rsidR="005C391B" w:rsidRPr="002A4B53" w:rsidRDefault="005C391B" w:rsidP="00435405">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Describe how the data were collected and cite the clinical guidelines used to define parameters. Specify the instruments used (if applicable), their cut-off points, validity, and reliability. If the instruments have not been validated in the target population, justify their use with a conceptual basis and minimal statistical evidence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="352A3BFF" w14:textId="5FFF4284" w:rsidR="005C391B" w:rsidRPr="002A4B53" w:rsidRDefault="005C391B" w:rsidP="00435405">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Indicate the type of statistical analysis used (descriptive, inferential, or both), the tests applied, the level of significance, and the software used.</w:t>
       </w:r>
     </w:p>
@@ -1915,50 +1986,51 @@
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="34C1F89A" w14:textId="77777777" w:rsidR="008B6A41" w:rsidRPr="002A4B53" w:rsidRDefault="000206AD" w:rsidP="008B6A41">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figure 1. </w:t>
       </w:r>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Risk assessment matrix. </w:t>
       </w:r>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Must be placed after its first mention in the text.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD67802" w14:textId="77777777" w:rsidR="00694654" w:rsidRPr="002A4B53" w:rsidRDefault="00694654" w:rsidP="008B6A41">
       <w:pPr>
@@ -1975,51 +2047,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C08382B" w14:textId="5CD28E86" w:rsidR="00694654" w:rsidRDefault="00DA7546" w:rsidP="00694654">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14B29D79" wp14:editId="234FE8ED">
             <wp:extent cx="6282777" cy="3057525"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="1324184497" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -2177,1414 +2248,1286 @@
         <w:gridCol w:w="2508"/>
         <w:gridCol w:w="2508"/>
       </w:tblGrid>
       <w:tr w:rsidR="00151DB0" w:rsidRPr="00545A2A" w14:paraId="7AA54548" w14:textId="77777777" w:rsidTr="00151DB0">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67BE3022" w14:textId="1E6EB07F" w:rsidR="00151DB0" w:rsidRPr="00545A2A" w:rsidRDefault="00151DB0" w:rsidP="00151DB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06497081" w14:textId="3C483BF7" w:rsidR="00151DB0" w:rsidRPr="00545A2A" w:rsidRDefault="00151DB0" w:rsidP="00151DB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 2</w:t>
+              <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A6DCAC5" w14:textId="4C9844C9" w:rsidR="00151DB0" w:rsidRPr="00545A2A" w:rsidRDefault="00151DB0" w:rsidP="00151DB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 3*</w:t>
+              <w:t>Title 3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7108D376" w14:textId="283EA10C" w:rsidR="00151DB0" w:rsidRPr="00545A2A" w:rsidRDefault="00151DB0" w:rsidP="00151DB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 4*</w:t>
+              <w:t>Title 4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="16507833" w14:textId="77777777" w:rsidTr="00151DB0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="315FDF42" w14:textId="01650E98" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4604A372" w14:textId="62393E4D" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AFF164B" w14:textId="35423468" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="670718D4" w14:textId="29775644" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="03245EFE" w14:textId="77777777" w:rsidTr="00151DB0">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="282007AF" w14:textId="2C4D464C" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FD37F2A" w14:textId="19154651" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FC2701C" w14:textId="4612C44B" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0153B3C6" w14:textId="219EDD2F" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="0039CE2E" w14:textId="77777777" w:rsidTr="00151DB0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="255CE242" w14:textId="73CDA237" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7760D4DA" w14:textId="340D94D2" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58D29CB4" w14:textId="603ED668" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22D27E08" w14:textId="4FF8B3E2" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="3AEBCD8B" w14:textId="77777777" w:rsidTr="00151DB0">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44A762F3" w14:textId="61766A6A" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="648BCC82" w14:textId="4328F16C" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62318359" w14:textId="09713827" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2088CB4B" w14:textId="7BBDCBB8" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="79C5FC55" w14:textId="77777777" w:rsidTr="00151DB0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03392A69" w14:textId="3A5C09DD" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="431CBA9D" w14:textId="4809F6FB" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="402FE2EB" w14:textId="6D9CE2F0" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08211F9A" w14:textId="3DF3A4FA" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="3DBF56B5" w14:textId="77777777" w:rsidTr="00151DB0">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D500BF3" w14:textId="29A2E37E" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42E73B8C" w14:textId="68FE304A" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BE454A2" w14:textId="7A8F66B6" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="418F9E79" w14:textId="6A646088" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="20FE590C" w14:textId="77777777" w:rsidTr="00151DB0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B2B0A99" w14:textId="27D82A88" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D428E95" w14:textId="2AE4772D" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D64E5D6" w14:textId="19BCD609" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12D21863" w14:textId="7C6BE531" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="32ABFBE5" w14:textId="77777777" w:rsidTr="00151DB0">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AFBF3FB" w14:textId="52448568" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ECBB601" w14:textId="29BEC352" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18122BB1" w14:textId="1657E0C8" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C22EB5D" w14:textId="445710C7" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="2CA5B6C8" w14:textId="77777777" w:rsidTr="00151DB0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="626FDA25" w14:textId="5B2B7E01" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7810ACEF" w14:textId="2E8DD2CB" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32C74875" w14:textId="11DC74D7" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22337F41" w14:textId="517B0D55" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="23FFA164" w14:textId="77777777" w:rsidTr="00151DB0">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1ADBE9DC" w14:textId="78BB5CAD" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01A74D8E" w14:textId="46DF6124" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A56EFA5" w14:textId="029E8B82" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4434431E" w14:textId="175A9D25" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="63147405" w14:textId="77777777" w:rsidTr="00151DB0">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39C6FAB6" w14:textId="0A4B60A6" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="218CE2AC" w14:textId="08C7805F" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34E0B00F" w14:textId="68947B99" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2ACF058B" w14:textId="23569A8A" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="008516CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3AD92861" w14:textId="0893A24C" w:rsidR="00662710" w:rsidRPr="002A4B53" w:rsidRDefault="00794329">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*Clarifications on relevant aspects of the information presented may be included.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65721C47" w14:textId="77777777" w:rsidR="00662710" w:rsidRPr="002A4B53" w:rsidRDefault="00662710">
       <w:pPr>
@@ -3640,566 +3583,507 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2508"/>
         <w:gridCol w:w="2508"/>
         <w:gridCol w:w="2508"/>
       </w:tblGrid>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="0DF08388" w14:textId="77777777" w:rsidTr="008516CB">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38E97F52" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70C62E80" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 2</w:t>
+              <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DF2C9CD" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Title</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 3*</w:t>
+              <w:t>Title 3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="56DB3FC2" w14:textId="77777777" w:rsidTr="008516CB">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EF2BA31" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20DDD613" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="796A5C6F" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="41806AAB" w14:textId="77777777" w:rsidTr="008516CB">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3429D83C" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44594718" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="300940A2" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="42829AF8" w14:textId="77777777" w:rsidTr="008516CB">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7688FFDA" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00CC5751" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A3E817D" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="1A932AEC" w14:textId="77777777" w:rsidTr="008516CB">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="277FE381" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7047834F" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0285576D" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008516CB" w:rsidRPr="00545A2A" w14:paraId="25EA9BAE" w14:textId="77777777" w:rsidTr="008516CB">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AE25D2E" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="791D5F16" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76D5C3BA" w14:textId="77777777" w:rsidR="008516CB" w:rsidRPr="00545A2A" w:rsidRDefault="008516CB" w:rsidP="00FF58FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34631C35" w14:textId="77777777" w:rsidR="008B6A41" w:rsidRPr="002A4B53" w:rsidRDefault="008B6A41" w:rsidP="008516CB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*Clarifications on relevant aspects of the information presented may be included.</w:t>
       </w:r>
@@ -4220,51 +4104,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60E746C0" w14:textId="7DF2C943" w:rsidR="008B6A41" w:rsidRPr="002A4B53" w:rsidRDefault="008B6A41" w:rsidP="008B6A41">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figure X. </w:t>
       </w:r>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Altered clinical parameters in COVID-19 patients treated in Internal Medicine (n = 150). Must be placed after its first mention in the text.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9986D7" w14:textId="1DBFF19C" w:rsidR="00794329" w:rsidRPr="00545A2A" w:rsidRDefault="008B6A41" w:rsidP="008B6A41">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:noProof/>
@@ -4685,822 +4568,754 @@
         </w:rPr>
         <w:t>Data Availability Statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105A63DB" w14:textId="77777777" w:rsidR="00496053" w:rsidRDefault="00496053" w:rsidP="00496053">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">All manuscripts published in the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Revista</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Revista Especialidad Médica</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:i/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must include a data availability statement. In this section, authors must indicate where the data supporting the reported results can be accessed, including, where applicable, the link to the public repository in which the datasets generated or analyzed during the study are deposited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B59150" w14:textId="77777777" w:rsidR="00496053" w:rsidRDefault="00496053" w:rsidP="00496053">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E949237" w14:textId="77777777" w:rsidR="00496053" w:rsidRDefault="00496053" w:rsidP="00496053">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:i/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Examples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BA0E0B" w14:textId="77777777" w:rsidR="00496053" w:rsidRDefault="00496053" w:rsidP="00496053">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:i/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Data available upon request:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:i/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The data supporting the results of this study are available upon reasonable request to the corresponding author, subject to applicable ethical and confidentiality considerations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B9691A" w14:textId="77777777" w:rsidR="00496053" w:rsidRDefault="00496053" w:rsidP="00496053">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="76B59150" w14:textId="77777777" w:rsidR="00496053" w:rsidRDefault="00496053" w:rsidP="00496053">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Data available in repository:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The data supporting the results of this study are available in [repository name], at [link or identifier].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7A82A1" w14:textId="63CA7D31" w:rsidR="00496053" w:rsidRDefault="00496053" w:rsidP="006718DB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2E949237" w14:textId="77777777" w:rsidR="00496053" w:rsidRDefault="00496053" w:rsidP="00496053">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Not applicable:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Data availability is not applicable to this manuscript, as no datasets were generated or analyzed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DDDCB6" w14:textId="77777777" w:rsidR="006718DB" w:rsidRDefault="006718DB" w:rsidP="006718DB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:b/>
-[...18 lines deleted...]
-    <w:p w14:paraId="14BA0E0B" w14:textId="77777777" w:rsidR="00496053" w:rsidRDefault="00496053" w:rsidP="00496053">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44691878" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00B55992" w:rsidRDefault="006718DB" w:rsidP="006718DB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="40B9691A" w14:textId="77777777" w:rsidR="00496053" w:rsidRDefault="00496053" w:rsidP="00496053">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55992">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>AI Use Statement (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDC923B" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00B55992" w:rsidRDefault="006718DB" w:rsidP="006718DB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-    <w:p w14:paraId="2A7A82A1" w14:textId="63CA7D31" w:rsidR="00496053" w:rsidRDefault="00496053" w:rsidP="006718DB">
+    </w:p>
+    <w:p w14:paraId="3EE2A4B8" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00B55992" w:rsidRDefault="006718DB" w:rsidP="006718DB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-    <w:p w14:paraId="72DDDCB6" w14:textId="77777777" w:rsidR="006718DB" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+      <w:r w:rsidRPr="00B55992">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If generative artificial intelligence tools were used to support literature synthesis, style review, or any other phase of manuscript preparation, briefly disclose this, specifying the tool used and its purpose. The authors assume full responsibility for the final content. Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D60508" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00B55992" w:rsidRDefault="006718DB" w:rsidP="006718DB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44691878" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00B55992" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+    <w:p w14:paraId="088BC3C0" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55992">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:b/>
-[...8 lines deleted...]
-    <w:p w14:paraId="0EDC923B" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00B55992" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Tool name] was used as a support tool for literature synthesis and style review. The author assumes full responsibility for the content.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E146EF" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3EE2A4B8" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00B55992" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="016B22C8" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="17D60508" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00B55992" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author contributions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3794C691" w14:textId="77777777" w:rsidR="008F2B4B" w:rsidRDefault="008F2B4B" w:rsidP="008F2B4B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="088BC3C0" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Briefly and precisely describe the role of each author in the preparation of the manuscript, in accordance with the international </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CRediT taxonomy (Contributor Roles Taxonomy)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Each author must be explicitly associated with one or more contributions and must have reviewed and approved the final version of the manuscript. Submission of the manuscript implies acceptance of individual responsibility for the contributions declared.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61927D1E" w14:textId="77777777" w:rsidR="008F2B4B" w:rsidRPr="009D204E" w:rsidRDefault="008F2B4B" w:rsidP="008F2B4B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55992">
-[...9 lines deleted...]
-    <w:p w14:paraId="74E146EF" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+    </w:p>
+    <w:p w14:paraId="4BD6DCF0" w14:textId="77777777" w:rsidR="008F2B4B" w:rsidRPr="009D204E" w:rsidRDefault="008F2B4B" w:rsidP="008F2B4B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w14:paraId="016B22C8" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE6B264" w14:textId="77777777" w:rsidR="008F2B4B" w:rsidRPr="009D204E" w:rsidRDefault="008F2B4B" w:rsidP="008F2B4B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XX XX </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conceptualization, methodology, writing – original draft; XX XX </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data curation, formal analysis, validation; XX XX </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Use initials of first and last names only):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interpretation, supervision, writing – review and editing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09565995" w14:textId="77777777" w:rsidR="008F2B4B" w:rsidRPr="009D204E" w:rsidRDefault="008F2B4B" w:rsidP="008F2B4B">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The roles recognized by the CRediT taxonomy include: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D204E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conceptualization, data curation, formal analysis, funding acquisition, investigation, methodology, project administration, resources, software, supervision, validation, visualization, writing – original draft, and writing – review and editing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5F1CCE" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E0DD8E" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author contributions </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06221220" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+        <w:t>Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A07ECE" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Briefly and precisely indicate each author's role in preparing the manuscript, in accordance with the international </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Indicate the funding sources that supported the study, including institutional projects, public funds, international agencies, non-governmental organizations, or private sponsorship, if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152D8619" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>CRediT</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>If no external funding was received, write the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7E17B8" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Contributor Roles Taxonomy) taxonomy. Each author must be explicitly linked to one or more contributions and must have reviewed and approved the final version of the text. Submission of the manuscript implies acceptance of individual responsibility for the declared contributions.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="641E0355" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+        <w:t xml:space="preserve">This research received no external funding. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1660AEE2" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1621E10E" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6E72B192" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conflicts of interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC39E78" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">XX </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Indicate any potential conflicts of interest; if none apply, please state the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399F1EFD" w14:textId="0B9B454A" w:rsidR="002D1DB5" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00835A07">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>XX</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="411318E3" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="00835A07" w:rsidRDefault="006718DB" w:rsidP="006718DB">
+        <w:t>The authors declare no conflicts of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBDDA15" w14:textId="77777777" w:rsidR="006718DB" w:rsidRPr="002A4B53" w:rsidRDefault="006718DB" w:rsidP="006718DB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835A07">
-[...293 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="1ACFA865" w14:textId="27FD2DC9" w:rsidR="002D1DB5" w:rsidRPr="002A4B53" w:rsidRDefault="002D1DB5" w:rsidP="00B74115">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">References </w:t>
       </w:r>
@@ -5604,91 +5419,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example for journal articles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60656A29" w14:textId="392C745F" w:rsidR="00B74115" w:rsidRPr="00421951" w:rsidRDefault="008671FB" w:rsidP="008671FB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4B53">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rouleau K, Bourget M, </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> P, et al. </w:t>
+        <w:t xml:space="preserve">Rouleau K, Bourget M, Chege P, Couturier F, Godoy-Ruiz P, Grand’Maison P, et al. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Strengthening Primary Care Through Family Medicine Around the World: Collaborating Toward Promising Practices. Fam Med. 2018;50(6):426-436. DOI: 10.22454/FamMed.2018.210965.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FD30CD" w14:textId="77777777" w:rsidR="008671FB" w:rsidRPr="00421951" w:rsidRDefault="008671FB" w:rsidP="008671FB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F366FB8" w14:textId="17BF8926" w:rsidR="008671FB" w:rsidRPr="00421951" w:rsidRDefault="008671FB" w:rsidP="008671FB">
       <w:pPr>
@@ -5892,61 +5667,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B74115" w:rsidRPr="008671FB" w:rsidSect="005C391B">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="758" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0804CFDD" w14:textId="77777777" w:rsidR="004E6DF0" w:rsidRDefault="004E6DF0" w:rsidP="00662710">
+    <w:p w14:paraId="0D6B0AA9" w14:textId="77777777" w:rsidR="002A2D34" w:rsidRDefault="002A2D34" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12CA4EDE" w14:textId="77777777" w:rsidR="004E6DF0" w:rsidRDefault="004E6DF0" w:rsidP="00662710">
+    <w:p w14:paraId="219A2CD5" w14:textId="77777777" w:rsidR="002A2D34" w:rsidRDefault="002A2D34" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -6190,105 +5965,93 @@
       <w:t xml:space="preserve">           </w:t>
     </w:r>
     <w:r w:rsidR="00352584" w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve">              </w:t>
     </w:r>
     <w:r w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C92BC6F" w14:textId="77777777" w:rsidR="004E6DF0" w:rsidRDefault="004E6DF0" w:rsidP="00662710">
+    <w:p w14:paraId="70EF493D" w14:textId="77777777" w:rsidR="002A2D34" w:rsidRDefault="002A2D34" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="337C7C95" w14:textId="77777777" w:rsidR="004E6DF0" w:rsidRDefault="004E6DF0" w:rsidP="00662710">
+    <w:p w14:paraId="042CAA07" w14:textId="77777777" w:rsidR="002A2D34" w:rsidRDefault="002A2D34" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7143E5A5" w14:textId="43716411" w:rsidR="00662710" w:rsidRPr="00352584" w:rsidRDefault="00352584">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
-      <w:t xml:space="preserve">Original </w:t>
+      <w:t>Original Article</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
       <w:t>: XXXXXXXXX</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10487" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3679"/>
@@ -7083,157 +6846,165 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="132"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="164"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00662710"/>
     <w:rsid w:val="00012C7A"/>
     <w:rsid w:val="000206AD"/>
     <w:rsid w:val="00024187"/>
     <w:rsid w:val="00031D00"/>
     <w:rsid w:val="000539D9"/>
     <w:rsid w:val="00066141"/>
     <w:rsid w:val="000834F4"/>
     <w:rsid w:val="001047BA"/>
     <w:rsid w:val="00126742"/>
+    <w:rsid w:val="001269EA"/>
     <w:rsid w:val="00151DB0"/>
     <w:rsid w:val="00185340"/>
     <w:rsid w:val="001F444F"/>
     <w:rsid w:val="001F7F16"/>
     <w:rsid w:val="00207FA3"/>
     <w:rsid w:val="00214804"/>
     <w:rsid w:val="00226C69"/>
     <w:rsid w:val="0024752A"/>
     <w:rsid w:val="00295E1C"/>
+    <w:rsid w:val="002A2D34"/>
     <w:rsid w:val="002A4B53"/>
     <w:rsid w:val="002C0A64"/>
     <w:rsid w:val="002D1DB5"/>
     <w:rsid w:val="00352584"/>
     <w:rsid w:val="003561E9"/>
     <w:rsid w:val="0041626F"/>
     <w:rsid w:val="00421951"/>
     <w:rsid w:val="00435405"/>
     <w:rsid w:val="00453BDD"/>
     <w:rsid w:val="00496053"/>
     <w:rsid w:val="004E0FF4"/>
     <w:rsid w:val="004E6DF0"/>
     <w:rsid w:val="00510D86"/>
     <w:rsid w:val="00537209"/>
     <w:rsid w:val="00545A2A"/>
     <w:rsid w:val="00570D68"/>
     <w:rsid w:val="00584A31"/>
     <w:rsid w:val="005B0BD3"/>
     <w:rsid w:val="005C391B"/>
     <w:rsid w:val="006357DE"/>
     <w:rsid w:val="00662710"/>
     <w:rsid w:val="006718DB"/>
     <w:rsid w:val="00694654"/>
+    <w:rsid w:val="006A003D"/>
     <w:rsid w:val="006A7BC0"/>
     <w:rsid w:val="007037BE"/>
     <w:rsid w:val="00743D89"/>
     <w:rsid w:val="00794329"/>
     <w:rsid w:val="007B5A04"/>
     <w:rsid w:val="008128A4"/>
     <w:rsid w:val="00814D2F"/>
     <w:rsid w:val="0083637A"/>
     <w:rsid w:val="008516CB"/>
     <w:rsid w:val="0085752C"/>
     <w:rsid w:val="0086613D"/>
     <w:rsid w:val="008671FB"/>
     <w:rsid w:val="008A15AE"/>
     <w:rsid w:val="008B6A41"/>
+    <w:rsid w:val="008F2B4B"/>
     <w:rsid w:val="008F7C03"/>
     <w:rsid w:val="00905683"/>
     <w:rsid w:val="009154E6"/>
     <w:rsid w:val="00956813"/>
     <w:rsid w:val="009B2E01"/>
     <w:rsid w:val="009C3B9D"/>
     <w:rsid w:val="00AA5550"/>
     <w:rsid w:val="00AF3117"/>
+    <w:rsid w:val="00B02877"/>
     <w:rsid w:val="00B0500A"/>
+    <w:rsid w:val="00B05126"/>
     <w:rsid w:val="00B13AF6"/>
     <w:rsid w:val="00B273FB"/>
     <w:rsid w:val="00B36005"/>
     <w:rsid w:val="00B74115"/>
     <w:rsid w:val="00B85E0C"/>
     <w:rsid w:val="00C038E7"/>
     <w:rsid w:val="00C12B0B"/>
     <w:rsid w:val="00C5695F"/>
     <w:rsid w:val="00C750CF"/>
     <w:rsid w:val="00CA1C66"/>
+    <w:rsid w:val="00CA26C1"/>
     <w:rsid w:val="00CF0A05"/>
     <w:rsid w:val="00CF3775"/>
     <w:rsid w:val="00D213A1"/>
     <w:rsid w:val="00D34D1F"/>
     <w:rsid w:val="00D5051D"/>
     <w:rsid w:val="00D6714A"/>
     <w:rsid w:val="00DA7546"/>
+    <w:rsid w:val="00E241DC"/>
+    <w:rsid w:val="00E42A29"/>
     <w:rsid w:val="00E43EB2"/>
     <w:rsid w:val="00E471E7"/>
     <w:rsid w:val="00F241A1"/>
     <w:rsid w:val="00F35FE6"/>
     <w:rsid w:val="00F44902"/>
     <w:rsid w:val="00F7402C"/>
     <w:rsid w:val="00F80C23"/>
     <w:rsid w:val="00FA3B42"/>
     <w:rsid w:val="00FF1183"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -8457,50 +8228,76 @@
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="263609245">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="660088402">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1775397397">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -8827,69 +8624,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43060604-EE9C-454D-A2AF-22D0CE218031}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2000</Words>
-  <Characters>11000</Characters>
+  <Words>2206</Words>
+  <Characters>12135</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>91</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12975</CharactersWithSpaces>
+  <CharactersWithSpaces>14313</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GUSTAVO HERNANDEZ ROSAS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>