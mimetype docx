--- v0 (2026-09-04)
+++ v1 (2026-10-21)
@@ -152,400 +152,492 @@
       </w:pPr>
       <w:r w:rsidRPr="005B0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Título en inglés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6264EE96" w14:textId="77777777" w:rsidR="007D7955" w:rsidRDefault="007D7955" w:rsidP="007D7955">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5521D3EC" w14:textId="77777777" w:rsidR="007D7955" w:rsidRPr="00545A2A" w:rsidRDefault="007D7955" w:rsidP="007D7955">
+    <w:p w14:paraId="0DCBE000" w14:textId="3A5127FC" w:rsidR="007D7955" w:rsidRDefault="00C50E50" w:rsidP="007D7955">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nombre(s) Apellido-Apellido,¹ Nombre(s) Apellido-Apellido,² Nombre(s) Apellido-Apellido³*</w:t>
+      </w:r>
+      <w:r w:rsidR="005C35AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039690DB" w14:textId="77777777" w:rsidR="00C50E50" w:rsidRPr="00545A2A" w:rsidRDefault="00C50E50" w:rsidP="007D7955">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615D1C9E" w14:textId="541EDDEA" w:rsidR="007D7955" w:rsidRDefault="007D7955" w:rsidP="007D7955">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00545A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>Nombre y apellidos,</w:t>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Escriba la afiliación institucional completa de</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor, indicando el área, unidad o servicio, la institución de adscripción, la ciudad y el país. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No utilice siglas ni abreviaturas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5695F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5695F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>XXXX-XXXX-XXXX-XXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. C</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23E4F" w:rsidRPr="00545A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>orreo electrónico: xxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1FB137" w14:textId="516255BE" w:rsidR="007D7955" w:rsidRDefault="007D7955" w:rsidP="007D7955">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Nombre y apellidos,</w:t>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Escriba la afiliación institucional completa de</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor, indicando el área, unidad o servicio, la institución de adscripción, la ciudad y el país. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No utilice siglas ni abreviaturas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5695F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5695F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>XXXX-XXXX-XXXX-XXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. C</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23E4F" w:rsidRPr="00545A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>orreo electrónico: xxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DE6052" w14:textId="08216C00" w:rsidR="007D7955" w:rsidRDefault="007D7955" w:rsidP="007D7955">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Nombre y apellidos unidos por un guion…</w:t>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Escriba la afiliación institucional completa de</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">1 </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">autor, indicando el área, unidad o servicio, la institución de adscripción, la ciudad y el país. </w:t>
       </w:r>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>No utilice siglas ni abreviaturas.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C5695F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C5695F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XXXX-XXXX-XXXX-XXXX</w:t>
       </w:r>
-    </w:p>
-[...167 lines deleted...]
-        <w:t>XXXX-XXXX-XXXX-XXXX</w:t>
+      <w:r w:rsidR="00F23E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. C</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23E4F" w:rsidRPr="00545A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>orreo electrónico: xxxxxxxxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C2225B8" w14:textId="77777777" w:rsidR="007D7955" w:rsidRDefault="007D7955" w:rsidP="007D7955">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="atLeast"/>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="550DEE77" w14:textId="77777777" w:rsidR="007D7955" w:rsidRPr="00545A2A" w:rsidRDefault="007D7955" w:rsidP="007D7955">
+    <w:p w14:paraId="550DEE77" w14:textId="025B030C" w:rsidR="007D7955" w:rsidRPr="00545A2A" w:rsidRDefault="007D7955" w:rsidP="007D7955">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="atLeast"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00545A2A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>*Autor de correspondencia: Nombre y apellidos. Correo electrónico: xxxxxxxxxx</w:t>
+        <w:t>*Autor de correspondencia: Nombre</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D14F1C" w:rsidRPr="00D14F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Apellido-Apellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Correo electrónico: xxxxxxxxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DF2E48" w14:textId="77777777" w:rsidR="007D7955" w:rsidRDefault="007D7955" w:rsidP="007D7955">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11E7FD33" w14:textId="77777777" w:rsidR="002B14D4" w:rsidRPr="008620A5" w:rsidRDefault="002B14D4" w:rsidP="002B14D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008620A5">
@@ -828,274 +920,351 @@
     </w:p>
     <w:p w14:paraId="1DB1F299" w14:textId="07F4C894" w:rsidR="000C5D7E" w:rsidRPr="00147890" w:rsidRDefault="000C5D7E" w:rsidP="000C5D7E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00147890">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La extensión sugerida del resumen es de 250 palabras como máximo. Debe ofrecer una síntesis clara del propósito del artículo, el enfoque adoptado y las ideas centrales desarrolladas, sin enumerar secciones ni seguir una estructura rígida. No se trata de un resumen estructurado, pero debe permitir al lector comprender de inmediato el tema abordado, su relevancia y la posición o argumento principal del texto.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="436" w:tblpY="7541"/>
+        <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="438" w:tblpY="1"/>
         <w:tblW w:w="2268" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00597815" w:rsidRPr="009C7A2D" w14:paraId="15981240" w14:textId="77777777" w:rsidTr="00A62823">
+      <w:tr w:rsidR="00597815" w:rsidRPr="009C7A2D" w14:paraId="15981240" w14:textId="77777777" w:rsidTr="00B95437">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55F3F683" w14:textId="77777777" w:rsidR="00597815" w:rsidRPr="009C7A2D" w:rsidRDefault="00597815" w:rsidP="00A62823">
+          <w:p w14:paraId="55F3F683" w14:textId="3C4E9B65" w:rsidR="00597815" w:rsidRPr="009C7A2D" w:rsidRDefault="00597815" w:rsidP="00B95437">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A44AA6">
+            <w:r w:rsidRPr="00E73360">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Citación:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E73360">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Citación:</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A44AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:tab/>
-              <w:t xml:space="preserve"> Para uso exclusivo de la revista.</w:t>
+              <w:t>Para uso exclusivo de la revista.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B44EFD6" w14:textId="77777777" w:rsidR="00597815" w:rsidRPr="009C7A2D" w:rsidRDefault="00597815" w:rsidP="00A62823">
+          <w:p w14:paraId="0B44EFD6" w14:textId="77777777" w:rsidR="00597815" w:rsidRPr="009C7A2D" w:rsidRDefault="00597815" w:rsidP="00420FBC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A6220">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Recibido:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EB19BF6" w14:textId="77777777" w:rsidR="00597815" w:rsidRPr="009C7A2D" w:rsidRDefault="00597815" w:rsidP="00420FBC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A6220">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Revisado:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EB9278D" w14:textId="60FA4958" w:rsidR="00597815" w:rsidRDefault="00597815" w:rsidP="00420FBC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A6220">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Aceptado:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CDCA030" w14:textId="1655C6A2" w:rsidR="00420FBC" w:rsidRPr="009C7A2D" w:rsidRDefault="00420FBC" w:rsidP="00420FBC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A6220">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Publicado:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XXXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="102F1761" w14:textId="77777777" w:rsidR="00597815" w:rsidRPr="009C7A2D" w:rsidRDefault="00597815" w:rsidP="00B95437">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C7A2D">
+          </w:p>
+          <w:p w14:paraId="79A09ED4" w14:textId="77777777" w:rsidR="00597815" w:rsidRPr="009C7A2D" w:rsidRDefault="00597815" w:rsidP="00B95437">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>Recibido: XXXXXX</w:t>
-[...64 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79A09ED4" w14:textId="77777777" w:rsidR="00597815" w:rsidRPr="009C7A2D" w:rsidRDefault="00597815" w:rsidP="00A62823">
-[...14 lines deleted...]
-          <w:p w14:paraId="21FA2CDE" w14:textId="77777777" w:rsidR="00597815" w:rsidRPr="009C7A2D" w:rsidRDefault="00597815" w:rsidP="00A62823">
+          <w:p w14:paraId="21FA2CDE" w14:textId="77777777" w:rsidR="00597815" w:rsidRPr="009C7A2D" w:rsidRDefault="00597815" w:rsidP="00B95437">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="DengXian" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C7A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Este es un artículo </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E73360">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Open Access</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
-              <w:t>O</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">ccess bajo la licencia </w:t>
+              <w:t xml:space="preserve"> bajo la licencia </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
               <w:t>CC</w:t>
             </w:r>
             <w:r w:rsidRPr="009C7A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -5035,51 +5204,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008671FB">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ejemplo para capítulo de libro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C7258F" w14:textId="77777777" w:rsidR="00DD28C4" w:rsidRPr="00355447" w:rsidRDefault="00DD28C4" w:rsidP="00DD28C4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00834321">
+      <w:r w:rsidRPr="00F23E4F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Franklin AW. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD28C4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Management of the problem. En: Smith SM, editor. The maltreatment of children. </w:t>
       </w:r>
       <w:r w:rsidRPr="00355447">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lancaster: MTP; 2002. p. 83-95.</w:t>
@@ -5106,61 +5275,61 @@
           <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B74115" w:rsidRPr="00355447" w:rsidSect="00D43C2C">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1276" w:right="758" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16E2BEC7" w14:textId="77777777" w:rsidR="00016896" w:rsidRDefault="00016896" w:rsidP="00662710">
+    <w:p w14:paraId="6EC9ABBF" w14:textId="77777777" w:rsidR="00B94F5D" w:rsidRDefault="00B94F5D" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D764A65" w14:textId="77777777" w:rsidR="00016896" w:rsidRDefault="00016896" w:rsidP="00662710">
+    <w:p w14:paraId="1736C970" w14:textId="77777777" w:rsidR="00B94F5D" w:rsidRDefault="00B94F5D" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5269,61 +5438,61 @@
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007D7955">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FFCC00"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve">Revista Especialidad Médica. 0000;00(00):00-00                                </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="067CD117" w14:textId="77777777" w:rsidR="00016896" w:rsidRDefault="00016896" w:rsidP="00662710">
+    <w:p w14:paraId="6AADAE0A" w14:textId="77777777" w:rsidR="00B94F5D" w:rsidRDefault="00B94F5D" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01C9F315" w14:textId="77777777" w:rsidR="00016896" w:rsidRDefault="00016896" w:rsidP="00662710">
+    <w:p w14:paraId="60BD6B57" w14:textId="77777777" w:rsidR="00B94F5D" w:rsidRDefault="00B94F5D" w:rsidP="00662710">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7143E5A5" w14:textId="390C374B" w:rsidR="00662710" w:rsidRPr="00352584" w:rsidRDefault="00352584">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="002465"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00352584">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5701,154 +5870,165 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="132"/>
+  <w:zoom w:percent="164"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00662710"/>
     <w:rsid w:val="00016896"/>
     <w:rsid w:val="000206AD"/>
     <w:rsid w:val="00024187"/>
     <w:rsid w:val="000539D9"/>
     <w:rsid w:val="00066141"/>
     <w:rsid w:val="00071E80"/>
     <w:rsid w:val="000C5D7E"/>
     <w:rsid w:val="00105F6B"/>
     <w:rsid w:val="00147890"/>
     <w:rsid w:val="00151DB0"/>
     <w:rsid w:val="001F444F"/>
     <w:rsid w:val="00226C69"/>
     <w:rsid w:val="002B14D4"/>
     <w:rsid w:val="002C4680"/>
     <w:rsid w:val="002D1DB5"/>
     <w:rsid w:val="003235F5"/>
     <w:rsid w:val="003401BA"/>
     <w:rsid w:val="00352584"/>
     <w:rsid w:val="00355447"/>
     <w:rsid w:val="003561E9"/>
     <w:rsid w:val="00397FD3"/>
     <w:rsid w:val="003B5040"/>
     <w:rsid w:val="00420B97"/>
+    <w:rsid w:val="00420FBC"/>
     <w:rsid w:val="004C5490"/>
     <w:rsid w:val="005303D7"/>
     <w:rsid w:val="00587D22"/>
+    <w:rsid w:val="0059314A"/>
     <w:rsid w:val="00597815"/>
+    <w:rsid w:val="005A6220"/>
+    <w:rsid w:val="005C35AD"/>
     <w:rsid w:val="005C391B"/>
     <w:rsid w:val="005F72B0"/>
     <w:rsid w:val="006357DE"/>
     <w:rsid w:val="00642B5B"/>
     <w:rsid w:val="00662710"/>
     <w:rsid w:val="00681D34"/>
     <w:rsid w:val="006B660A"/>
     <w:rsid w:val="00716E8E"/>
     <w:rsid w:val="0072758A"/>
     <w:rsid w:val="00737F1E"/>
     <w:rsid w:val="0074302C"/>
     <w:rsid w:val="0075386F"/>
     <w:rsid w:val="00794329"/>
     <w:rsid w:val="007B5A04"/>
     <w:rsid w:val="007D7955"/>
     <w:rsid w:val="007E1BED"/>
     <w:rsid w:val="00814D2F"/>
     <w:rsid w:val="008263CA"/>
     <w:rsid w:val="00831B6E"/>
     <w:rsid w:val="00834321"/>
     <w:rsid w:val="0083637A"/>
     <w:rsid w:val="008516CB"/>
     <w:rsid w:val="0085752C"/>
     <w:rsid w:val="0086613D"/>
     <w:rsid w:val="008B450A"/>
     <w:rsid w:val="008B6A41"/>
     <w:rsid w:val="009B2055"/>
     <w:rsid w:val="009C7A2D"/>
     <w:rsid w:val="00A13443"/>
     <w:rsid w:val="00A36E48"/>
     <w:rsid w:val="00A553F1"/>
     <w:rsid w:val="00A949F1"/>
     <w:rsid w:val="00AF3117"/>
     <w:rsid w:val="00B0500A"/>
     <w:rsid w:val="00B273FB"/>
     <w:rsid w:val="00B50C18"/>
     <w:rsid w:val="00B74115"/>
+    <w:rsid w:val="00B94F5D"/>
+    <w:rsid w:val="00B95437"/>
     <w:rsid w:val="00BA697B"/>
     <w:rsid w:val="00BB4EDB"/>
     <w:rsid w:val="00BB612C"/>
     <w:rsid w:val="00BE1736"/>
     <w:rsid w:val="00BF19DA"/>
     <w:rsid w:val="00C1181E"/>
     <w:rsid w:val="00C12B0B"/>
+    <w:rsid w:val="00C50E50"/>
     <w:rsid w:val="00C750CF"/>
     <w:rsid w:val="00CB7C8A"/>
     <w:rsid w:val="00CC12F1"/>
+    <w:rsid w:val="00D14F1C"/>
     <w:rsid w:val="00D31229"/>
     <w:rsid w:val="00D34D1F"/>
     <w:rsid w:val="00D43C2C"/>
     <w:rsid w:val="00D616DB"/>
     <w:rsid w:val="00DD28C4"/>
+    <w:rsid w:val="00E51C6E"/>
+    <w:rsid w:val="00E73360"/>
+    <w:rsid w:val="00F23E4F"/>
     <w:rsid w:val="00F241A1"/>
     <w:rsid w:val="00F35FE6"/>
     <w:rsid w:val="00FF1183"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -6488,51 +6668,50 @@
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00662710"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -7428,69 +7607,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43060604-EE9C-454D-A2AF-22D0CE218031}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1937</Words>
-  <Characters>10657</Characters>
+  <Words>1955</Words>
+  <Characters>10757</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>88</Lines>
+  <Lines>89</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12569</CharactersWithSpaces>
+  <CharactersWithSpaces>12687</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GUSTAVO HERNANDEZ ROSAS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>